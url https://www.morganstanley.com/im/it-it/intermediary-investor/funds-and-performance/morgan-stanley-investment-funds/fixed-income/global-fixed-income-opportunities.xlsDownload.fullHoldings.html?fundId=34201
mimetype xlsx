--- v0 (2025-12-20)
+++ v1 (2026-04-03)
@@ -10,115 +10,124 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="195" windowWidth="19155" windowHeight="7425"/>
   </bookViews>
   <sheets>
     <sheet name="Fund Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2587" uniqueCount="1784">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2479" uniqueCount="1747">
   <si>
     <t>Morgan Stanley Investment Management</t>
   </si>
   <si>
     <t>Vehicle Name</t>
   </si>
   <si>
     <t>Fund Name</t>
   </si>
   <si>
     <t xml:space="preserve"> All Fund Holdings | as of 12-Dec-2012</t>
   </si>
   <si>
     <t>SECURITY NAME</t>
   </si>
   <si>
     <t>% OF PORTFOLIO</t>
   </si>
   <si>
     <t>Please consider the investment objective, risks, charges and expenses of the fund carefully before investing. The prospectus contains this and other information about the fund. To obtain a prospectus, download one at morganstanley.com/im. Please read the prospectus carefully before investing.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) is the asset management division of Morgan Stanley.</t>
   </si>
   <si>
     <t>Holdings are as of the date indicated and subject to change. These securities and percentage allocations are only for illustrative purposes and do not constitute, and should not be construed as, investment advice or recommendations with respect to the securities or investments mentioned. There is no assurance that any strategy will achieve its investment objective. Investing involves risks including the possible loss of principal. Please refer to the fund’s prospectus for more complete risk information.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Funds</t>
   </si>
   <si>
     <t xml:space="preserve">Global Fixed Income Opportunities Fund </t>
   </si>
   <si>
-    <t xml:space="preserve"> Posizioni complete | Dati al 30-nov-2025</t>
+    <t xml:space="preserve"> Posizioni complete | Dati al 28-feb-2026</t>
   </si>
   <si>
     <t>Nome titolo</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>% del portafoglio</t>
   </si>
   <si>
+    <t>AASET_20-1A C 144A</t>
+  </si>
+  <si>
+    <t>00255UAC9</t>
+  </si>
+  <si>
+    <t>US00255UAC99</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>AASET_25-3A A3 144A</t>
   </si>
   <si>
     <t>00039NAC8</t>
   </si>
   <si>
     <t>US00039NAC83</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>ABFC_05-WF1 M7</t>
   </si>
   <si>
     <t>04542BME9</t>
   </si>
   <si>
     <t>US04542BME91</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV MTN RegS</t>
   </si>
   <si>
     <t>BMIDPNKT1</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>BS6ZP54</t>
   </si>
   <si>
     <t>ADMT_23-NQM5 A1 144A</t>
   </si>
   <si>
     <t>00249XAA6</t>
@@ -186,227 +195,185 @@
   <si>
     <t>XS0301708060</t>
   </si>
   <si>
     <t>ALBA_07-1 F RegS</t>
   </si>
   <si>
     <t>Z913G9QL6</t>
   </si>
   <si>
     <t>XS0301708813</t>
   </si>
   <si>
     <t>ALLIANDER NV RegS</t>
   </si>
   <si>
     <t>BMIDMT907</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>BS84LG2</t>
   </si>
   <si>
-    <t>ALLIANT HOLDINGS INTERMEDIATE LLC 144A</t>
-[...10 lines deleted...]
-  <si>
     <t>ALLIANZ SE RegS</t>
   </si>
   <si>
+    <t>BMI8NP0N4</t>
+  </si>
+  <si>
+    <t>DE000A254TM8</t>
+  </si>
+  <si>
+    <t>BM952V4</t>
+  </si>
+  <si>
     <t>BMIC1JJH6</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>BRJB5H4</t>
   </si>
   <si>
-    <t>BMI8NP0N4</t>
-[...25 lines deleted...]
-  <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK RegS</t>
   </si>
   <si>
     <t>BMIF7T2C0</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLY FINANCIAL INC</t>
   </si>
   <si>
-    <t>02005NBW9</t>
-[...5 lines deleted...]
-    <t>BPG4QZ7</t>
+    <t>02005NCA6</t>
+  </si>
+  <si>
+    <t>US02005NCA63</t>
+  </si>
+  <si>
+    <t>BPQYM26</t>
+  </si>
+  <si>
+    <t>AMERICAN NATIONAL GLOBAL FUNDING MTN 144A</t>
+  </si>
+  <si>
+    <t>02771D2E3</t>
+  </si>
+  <si>
+    <t>US02771D2E35</t>
+  </si>
+  <si>
+    <t>BVMLP24</t>
   </si>
   <si>
     <t>AMERICAN NATIONAL GROUP INC</t>
   </si>
   <si>
-    <t>025676AN7</t>
-[...5 lines deleted...]
-    <t>BL56CZ8</t>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>US025676AQ00</t>
   </si>
   <si>
     <t>AMERICAN NATIONAL GROUP INC 144A</t>
   </si>
   <si>
     <t>02772AAA7</t>
   </si>
   <si>
     <t>US02772AAA79</t>
   </si>
   <si>
     <t>BMF7DZ5</t>
   </si>
   <si>
     <t>AMSR_21-SFR1 F 144A</t>
   </si>
   <si>
     <t>00179DAG1</t>
   </si>
   <si>
     <t>US00179DAG16</t>
   </si>
   <si>
     <t>APRT_1 A RegS</t>
   </si>
   <si>
     <t>Z95GRYPL7</t>
   </si>
   <si>
     <t>IT0005451254</t>
   </si>
   <si>
     <t>ARANF_25-1X D RegS</t>
   </si>
   <si>
     <t>BMIFNHMV4</t>
   </si>
   <si>
     <t>XS3172423363</t>
   </si>
   <si>
-    <t>ARCHES BUYER INC 144A</t>
-[...7 lines deleted...]
-  <si>
     <t>ARSI_03-W10 M1</t>
   </si>
   <si>
     <t>040104EN7</t>
   </si>
   <si>
     <t>US040104EN75</t>
   </si>
   <si>
     <t>ARTERA SERVICES LLC 144A</t>
   </si>
   <si>
     <t>04302XAA2</t>
   </si>
   <si>
     <t>US04302XAA28</t>
   </si>
   <si>
     <t>BSF1V00</t>
   </si>
   <si>
     <t>ATHENAHEALTH GROUP INC 144A</t>
   </si>
   <si>
     <t>60337JAA4</t>
   </si>
   <si>
     <t>US60337JAA43</t>
   </si>
   <si>
     <t>BN7SNC0</t>
   </si>
   <si>
-    <t>ATLAS LUXCO 4 SARL 144A</t>
-[...10 lines deleted...]
-  <si>
     <t>AUSTRALIA AND NEW ZEALAND BANKING MTN RegS</t>
   </si>
   <si>
     <t>BMIBM5RY9</t>
   </si>
   <si>
     <t>XS2577127967</t>
   </si>
   <si>
     <t>BQB3FT3</t>
   </si>
   <si>
     <t>BABS_23-RM7 A1 144A</t>
   </si>
   <si>
     <t>10638BAA2</t>
   </si>
   <si>
     <t>US10638BAA26</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA RegS</t>
   </si>
   <si>
     <t>BMIDKB1L0</t>
@@ -462,59 +429,50 @@
   <si>
     <t>BPXYVX3</t>
   </si>
   <si>
     <t>BANQUE OUEST AFRICAINE DE DEVELOPP RegS</t>
   </si>
   <si>
     <t>BMI82THL5</t>
   </si>
   <si>
     <t>XS2063540038</t>
   </si>
   <si>
     <t>BKT2JV0</t>
   </si>
   <si>
     <t>BAYC_05-2A M2 144A</t>
   </si>
   <si>
     <t>07324SBR2</t>
   </si>
   <si>
     <t>US07324SBR22</t>
   </si>
   <si>
-    <t>BAYC_05-2A M5 144A</t>
-[...7 lines deleted...]
-  <si>
     <t>BAYC_05-2A M6 144A</t>
   </si>
   <si>
     <t>07324SBV3</t>
   </si>
   <si>
     <t>US07324SBV34</t>
   </si>
   <si>
     <t>BAYC_05-3A M4 144A</t>
   </si>
   <si>
     <t>07324SCG5</t>
   </si>
   <si>
     <t>US07324SCG57</t>
   </si>
   <si>
     <t>BAYC_05-3A-M3 M3 144A</t>
   </si>
   <si>
     <t>07324SCF7</t>
   </si>
   <si>
     <t>US07324SCF74</t>
@@ -684,86 +642,110 @@
   <si>
     <t>073250BN1</t>
   </si>
   <si>
     <t>US073250BN14</t>
   </si>
   <si>
     <t>BBIRD_2016-1A A 144A</t>
   </si>
   <si>
     <t>09228YAB8</t>
   </si>
   <si>
     <t>US09228YAB83</t>
   </si>
   <si>
     <t>BBVA BANCOMER SA (TEXAS BRANCH) 144A</t>
   </si>
   <si>
     <t>07336UAA1</t>
   </si>
   <si>
     <t>US07336UAA16</t>
   </si>
   <si>
-    <t>BLB5R76</t>
+    <t>BTQLJ57</t>
   </si>
   <si>
     <t>BBVA BANCOMER SA TEXAS 144A</t>
   </si>
   <si>
     <t>072912AA6</t>
   </si>
   <si>
     <t>US072912AA61</t>
   </si>
   <si>
     <t>BRJMMN2</t>
   </si>
   <si>
     <t>BCM_98-C M1</t>
   </si>
   <si>
     <t>09774XAP7</t>
   </si>
   <si>
     <t>US09774XAP78</t>
   </si>
   <si>
     <t>BEACH ACQUISITION BIDCO LLC RegS</t>
   </si>
   <si>
     <t>BMIF3NGA6</t>
   </si>
   <si>
     <t>XS3109433048</t>
   </si>
   <si>
     <t>BTXM3N9</t>
   </si>
   <si>
+    <t>BELROSE FUNDING TRUST II 144A</t>
+  </si>
+  <si>
+    <t>08079KAA2</t>
+  </si>
+  <si>
+    <t>US08079KAA25</t>
+  </si>
+  <si>
+    <t>BV99DN8</t>
+  </si>
+  <si>
+    <t>BIFFA GROUP HOLDINGS LTD RegS</t>
+  </si>
+  <si>
+    <t>BMIFWAUU2</t>
+  </si>
+  <si>
+    <t>XS3246904414</t>
+  </si>
+  <si>
+    <t>BQ74RD8</t>
+  </si>
+  <si>
     <t>BNP CASH COLLATERAL: OTC UMR VM CO</t>
   </si>
   <si>
     <t>BMI5C1FU3</t>
   </si>
   <si>
     <t>BOAMS_04-E 3A1</t>
   </si>
   <si>
     <t>05949AHG8</t>
   </si>
   <si>
     <t>US05949AHG85</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP RegS</t>
   </si>
   <si>
     <t>BMIF6K198</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BP CAPITAL MARKETS PLC RegS</t>
@@ -807,164 +789,137 @@
   <si>
     <t>12433QAN4</t>
   </si>
   <si>
     <t>US12433QAN43</t>
   </si>
   <si>
     <t>CAD CASH(Alpha Committed)</t>
   </si>
   <si>
     <t>CAD_CCASH</t>
   </si>
   <si>
     <t>CAIF_25-1A C 144A</t>
   </si>
   <si>
     <t>BMIF9LJ29</t>
   </si>
   <si>
     <t>XS3124334270</t>
   </si>
   <si>
     <t>CAIXABANK SA MTN RegS</t>
   </si>
   <si>
+    <t>BMIEKHKT7</t>
+  </si>
+  <si>
+    <t>XS3016984372</t>
+  </si>
+  <si>
+    <t>BPJL019</t>
+  </si>
+  <si>
     <t>BMIDT4B10</t>
   </si>
   <si>
     <t>XS2875107307</t>
   </si>
   <si>
     <t>BRJQSS1</t>
   </si>
   <si>
-    <t>BMIEKHKT7</t>
-[...7 lines deleted...]
-  <si>
     <t>CALDERYS FINANCING II LLC 144A</t>
   </si>
   <si>
     <t>12878AAA9</t>
   </si>
   <si>
     <t>US12878AAA97</t>
   </si>
   <si>
     <t>BQ3QZS9</t>
   </si>
   <si>
     <t>CALDERYS FINANCING LLC 144A</t>
   </si>
   <si>
     <t>128786AA8</t>
   </si>
   <si>
     <t>US128786AA80</t>
   </si>
   <si>
     <t>BLBQG05</t>
   </si>
   <si>
-    <t>CASH COLLATERAL USD BARCL</t>
-[...4 lines deleted...]
-  <si>
     <t>CASH COLLATERAL USD CREDIT AGRICOL</t>
   </si>
   <si>
     <t>BMIAP59V4</t>
   </si>
   <si>
-    <t>CASH COLLATERAL USD GS VM</t>
-[...4 lines deleted...]
-  <si>
     <t>CASH COLLATERAL USD RY</t>
   </si>
   <si>
     <t>BMI15S8J4</t>
   </si>
   <si>
-    <t>CASH COLLATERAL USD WFC</t>
-[...4 lines deleted...]
-  <si>
     <t>CASIA_22-1X A RegS</t>
   </si>
   <si>
     <t>BMIAPB180</t>
   </si>
   <si>
     <t>XS2459127226</t>
   </si>
   <si>
     <t>CCO HOLDINGS LLC 144A</t>
   </si>
   <si>
     <t>1248EPCE1</t>
   </si>
   <si>
     <t>US1248EPCE15</t>
   </si>
   <si>
     <t>BKZHNR3</t>
   </si>
   <si>
     <t>CD&amp;R FIREFLY BIDCO PLC RegS</t>
   </si>
   <si>
     <t>BMIDAHQ98</t>
   </si>
   <si>
     <t>XS2798887076</t>
   </si>
   <si>
     <t>BQZCN70</t>
   </si>
   <si>
-    <t>CDMC_03-A A2 144A</t>
-[...7 lines deleted...]
-  <si>
     <t>CELANESE US HOLDINGS LLC</t>
   </si>
   <si>
     <t>15089QAY0</t>
   </si>
   <si>
     <t>US15089QAY08</t>
   </si>
   <si>
     <t>CENTENE CORPORATION</t>
   </si>
   <si>
     <t>15135BAX9</t>
   </si>
   <si>
     <t>US15135BAX91</t>
   </si>
   <si>
     <t>CERDIA FINANZ GMBH 144A</t>
   </si>
   <si>
     <t>15679GAC6</t>
   </si>
   <si>
     <t>US15679GAC69</t>
@@ -978,50 +933,59 @@
   <si>
     <t>12530GAC2</t>
   </si>
   <si>
     <t>US12530GAC24</t>
   </si>
   <si>
     <t>CFMT_23-HB11 M3 144A</t>
   </si>
   <si>
     <t>12530KAD1</t>
   </si>
   <si>
     <t>US12530KAD19</t>
   </si>
   <si>
     <t>CFMT_23-HB12 M2 144A</t>
   </si>
   <si>
     <t>12530QAC0</t>
   </si>
   <si>
     <t>US12530QAC06</t>
   </si>
   <si>
+    <t>CFMT_23-HB12 M3 144A</t>
+  </si>
+  <si>
+    <t>12530QAD8</t>
+  </si>
+  <si>
+    <t>US12530QAD88</t>
+  </si>
+  <si>
     <t>CFMT_24-HB15 M2 144A</t>
   </si>
   <si>
     <t>15723AAC5</t>
   </si>
   <si>
     <t>US15723AAC53</t>
   </si>
   <si>
     <t>CFMT_24-NR1 A1 144A</t>
   </si>
   <si>
     <t>12531DAA2</t>
   </si>
   <si>
     <t>US12531DAA28</t>
   </si>
   <si>
     <t>CFMT_24-RM5 M1 144A</t>
   </si>
   <si>
     <t>147275AB7</t>
   </si>
   <si>
     <t>US147275AB79</t>
@@ -1107,3581 +1071,3491 @@
   <si>
     <t>16162WGK9</t>
   </si>
   <si>
     <t>US16162WGK99</t>
   </si>
   <si>
     <t>CHASE_24-10 A2 144A</t>
   </si>
   <si>
     <t>16159YAA8</t>
   </si>
   <si>
     <t>US16159YAA82</t>
   </si>
   <si>
     <t>CHASE_25-11 A2 144A</t>
   </si>
   <si>
     <t>16162QAA0</t>
   </si>
   <si>
     <t>US16162QAA04</t>
   </si>
   <si>
+    <t>CHASE_25-13 A2 144A</t>
+  </si>
+  <si>
+    <t>16160JAB6</t>
+  </si>
+  <si>
+    <t>US16160JAB61</t>
+  </si>
+  <si>
     <t>CHASE_25-8 A2 144A</t>
   </si>
   <si>
     <t>16162UAA1</t>
   </si>
   <si>
     <t>US16162UAA16</t>
   </si>
   <si>
+    <t>CHASE_26-1 A2 144A</t>
+  </si>
+  <si>
+    <t>16161YAB2</t>
+  </si>
+  <si>
+    <t>US16161YAB20</t>
+  </si>
+  <si>
+    <t>CHASE_26-2 A3 144A</t>
+  </si>
+  <si>
+    <t>16160EAC5</t>
+  </si>
+  <si>
+    <t>US16160EAC57</t>
+  </si>
+  <si>
+    <t>CHF CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>CHF_CCASH</t>
+  </si>
+  <si>
     <t>CIM_25-NR1 A1 144A</t>
   </si>
   <si>
     <t>17181YAA8</t>
   </si>
   <si>
     <t>US17181YAA82</t>
   </si>
   <si>
-    <t>CIVITAS RESOURCES INC 144A</t>
+    <t>CITIGROUP CASH COLLATERAL: OTC UMR</t>
+  </si>
+  <si>
+    <t>BMI5DK7T2</t>
+  </si>
+  <si>
+    <t>CLARIOS GLOBAL LP / CLARIOS US FIN RegS</t>
+  </si>
+  <si>
+    <t>BMIEZNBD3</t>
+  </si>
+  <si>
+    <t>XS3091295801</t>
+  </si>
+  <si>
+    <t>CLARIVATE SCIENCE HOLDINGS CORP 144A</t>
+  </si>
+  <si>
+    <t>18064PAD1</t>
+  </si>
+  <si>
+    <t>US18064PAD15</t>
+  </si>
+  <si>
+    <t>CLEAR CHANNEL OUTDOOR HOLDINGS INC 144A</t>
+  </si>
+  <si>
+    <t>18453HAC0</t>
+  </si>
+  <si>
+    <t>US18453HAC07</t>
+  </si>
+  <si>
+    <t>BM9NG16</t>
+  </si>
+  <si>
+    <t>18453HAF3</t>
+  </si>
+  <si>
+    <t>US18453HAF38</t>
+  </si>
+  <si>
+    <t>BM8BWR9</t>
+  </si>
+  <si>
+    <t>CLEVELAND-CLIFFS INC 144A</t>
+  </si>
+  <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>US185899AR28</t>
+  </si>
+  <si>
+    <t>BS0D1J0</t>
+  </si>
+  <si>
+    <t>CLGIX_22-1CAN A2 144A</t>
+  </si>
+  <si>
+    <t>19521DAD3</t>
+  </si>
+  <si>
+    <t>CA19521DAD36</t>
+  </si>
+  <si>
+    <t>CLYDESDALE ACQUISITION HOLDINGS IN 144A</t>
+  </si>
+  <si>
+    <t>18972EAB1</t>
+  </si>
+  <si>
+    <t>US18972EAB11</t>
+  </si>
+  <si>
+    <t>BQ3QRD8</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIEYAXA4</t>
+  </si>
+  <si>
+    <t>DE000CZ45WD1</t>
+  </si>
+  <si>
+    <t>BVMTHR7</t>
+  </si>
+  <si>
+    <t>COMM_14-CR14 C</t>
+  </si>
+  <si>
+    <t>12630DBD5</t>
+  </si>
+  <si>
+    <t>US12630DBD57</t>
+  </si>
+  <si>
+    <t>COMPASS MINERALS INTERNATIONAL INC 144A</t>
+  </si>
+  <si>
+    <t>20451NAJ0</t>
+  </si>
+  <si>
+    <t>US20451NAJ00</t>
+  </si>
+  <si>
+    <t>BRQPYZ0</t>
+  </si>
+  <si>
+    <t>COVANTA HOLDING CORP 144A</t>
+  </si>
+  <si>
+    <t>22303XAA3</t>
+  </si>
+  <si>
+    <t>US22303XAA37</t>
+  </si>
+  <si>
+    <t>BMYT7R2</t>
+  </si>
+  <si>
+    <t>CSFB_05-CF1 B 144A</t>
+  </si>
+  <si>
+    <t>225458M70</t>
+  </si>
+  <si>
+    <t>US225458M704</t>
+  </si>
+  <si>
+    <t>CSFB_05-FIX1 A4</t>
+  </si>
+  <si>
+    <t>22541S5T1</t>
+  </si>
+  <si>
+    <t>US22541S5T10</t>
+  </si>
+  <si>
+    <t>CSLC_24-RTL1 A1 144A</t>
+  </si>
+  <si>
+    <t>15169CAA6</t>
+  </si>
+  <si>
+    <t>US15169CAA62</t>
+  </si>
+  <si>
+    <t>CSMC_21-BPNY A 144A</t>
+  </si>
+  <si>
+    <t>12659XAA4</t>
+  </si>
+  <si>
+    <t>US12659XAA46</t>
+  </si>
+  <si>
+    <t>CWALT_04-2CB 1A9</t>
+  </si>
+  <si>
+    <t>12667FAQ8</t>
+  </si>
+  <si>
+    <t>US12667FAQ81</t>
+  </si>
+  <si>
+    <t>B7Y08W2</t>
+  </si>
+  <si>
+    <t>CWALT_07-11T1 A24</t>
+  </si>
+  <si>
+    <t>02150GBA5</t>
+  </si>
+  <si>
+    <t>US02150GBA58</t>
+  </si>
+  <si>
+    <t>CWALT_07-11T1 A35</t>
+  </si>
+  <si>
+    <t>02150GBM9</t>
+  </si>
+  <si>
+    <t>US02150GBM96</t>
+  </si>
+  <si>
+    <t>CWALT_07-11T1 A37</t>
+  </si>
+  <si>
+    <t>02150GBP2</t>
+  </si>
+  <si>
+    <t>US02150GBP28</t>
+  </si>
+  <si>
+    <t>CWHL_03-48 1A1</t>
+  </si>
+  <si>
+    <t>12669EU79</t>
+  </si>
+  <si>
+    <t>US12669EU792</t>
+  </si>
+  <si>
+    <t>CWHL_05-HYB1 1A1</t>
+  </si>
+  <si>
+    <t>12669GLJ8</t>
+  </si>
+  <si>
+    <t>US12669GLJ84</t>
+  </si>
+  <si>
+    <t>CWL_04-15 MV6</t>
+  </si>
+  <si>
+    <t>126673US9</t>
+  </si>
+  <si>
+    <t>US126673US94</t>
+  </si>
+  <si>
+    <t>CWL_06-13 1AF5</t>
+  </si>
+  <si>
+    <t>23242EAE9</t>
+  </si>
+  <si>
+    <t>US23242EAE95</t>
+  </si>
+  <si>
+    <t>DERIV AUD BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>MARGXGS25</t>
+  </si>
+  <si>
+    <t>DERIV BRL BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>BMIALK8R5</t>
+  </si>
+  <si>
+    <t>DERIV COP BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>BMIAJ5BB2</t>
+  </si>
+  <si>
+    <t>DERIV EUR BALANCE WITH R61816 ICEE</t>
+  </si>
+  <si>
+    <t>MARGIGCE3</t>
+  </si>
+  <si>
+    <t>DERIV EUR BALANCE WITH R61816 LSA</t>
+  </si>
+  <si>
+    <t>BMICACH42</t>
+  </si>
+  <si>
+    <t>DERIV EUR BALANCE WITH R93535 ICE</t>
+  </si>
+  <si>
+    <t>MARGCGID5</t>
+  </si>
+  <si>
+    <t>DERIV JPY BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>BMICV4BP6</t>
+  </si>
+  <si>
+    <t>DERIV JPY BALANCE WITH R61816 LCH</t>
+  </si>
+  <si>
+    <t>BMICG8SG6</t>
+  </si>
+  <si>
+    <t>DERIV KRW BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>BMIAJ5BE6</t>
+  </si>
+  <si>
+    <t>DERIV MXN BALANCE WITH R61816 LUK</t>
+  </si>
+  <si>
+    <t>BMIAGDUZ4</t>
+  </si>
+  <si>
+    <t>DERIV NZD BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>BMIAJ5BG1</t>
+  </si>
+  <si>
+    <t>DERIV USD BALANCE WITH R61816</t>
+  </si>
+  <si>
+    <t>BMIAGDUG6</t>
+  </si>
+  <si>
+    <t>DERIV USD BALANCE WITH R61816 ICEE</t>
+  </si>
+  <si>
+    <t>BMI6MNMY6</t>
+  </si>
+  <si>
+    <t>MARGIGSU0</t>
+  </si>
+  <si>
+    <t>DERIV USD BALANCE WITH R61816 LCH</t>
+  </si>
+  <si>
+    <t>MARGLGID5</t>
+  </si>
+  <si>
+    <t>DERIV USD BALANCE WITH R61816 LSA</t>
+  </si>
+  <si>
+    <t>BMICACH83</t>
+  </si>
+  <si>
+    <t>DERIV USD BALANCE WITH R61816 LUK</t>
+  </si>
+  <si>
+    <t>MARGLGIS2</t>
+  </si>
+  <si>
+    <t>DERIV USD BALANCE WITH R93535 CME</t>
+  </si>
+  <si>
+    <t>MARGCMIV2</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG RegS</t>
+  </si>
+  <si>
+    <t>BMIE67UN7</t>
+  </si>
+  <si>
+    <t>DE000A383S52</t>
+  </si>
+  <si>
+    <t>BM9XKH0</t>
+  </si>
+  <si>
+    <t>DLR KREDIT A/S</t>
+  </si>
+  <si>
+    <t>BMIE8L726</t>
+  </si>
+  <si>
+    <t>DK0006361852</t>
+  </si>
+  <si>
+    <t>BW60G98</t>
+  </si>
+  <si>
+    <t>BMIBTYE98</t>
+  </si>
+  <si>
+    <t>DK0006358981</t>
+  </si>
+  <si>
+    <t>BN4Q2V9</t>
+  </si>
+  <si>
+    <t>DP FACILITIES T 144A</t>
+  </si>
+  <si>
+    <t>23341GAA2</t>
+  </si>
+  <si>
+    <t>US23341GAA22</t>
+  </si>
+  <si>
+    <t>DUERO_1 A RegS</t>
+  </si>
+  <si>
+    <t>BMI7V6R67</t>
+  </si>
+  <si>
+    <t>XS1843432078</t>
+  </si>
+  <si>
+    <t>DYNAMO NEWCO II GMBH RegS</t>
+  </si>
+  <si>
+    <t>BMIDZPST7</t>
+  </si>
+  <si>
+    <t>XS2910523716</t>
+  </si>
+  <si>
+    <t>BRSF0M7</t>
+  </si>
+  <si>
+    <t>E-MAC_04-II A RegS</t>
+  </si>
+  <si>
+    <t>BRS75PXU2</t>
+  </si>
+  <si>
+    <t>XS0207208165</t>
+  </si>
+  <si>
+    <t>E-MAC_05-3 A RegS</t>
+  </si>
+  <si>
+    <t>BRS3U9P46</t>
+  </si>
+  <si>
+    <t>XS0236785431</t>
+  </si>
+  <si>
+    <t>B0TMDC9</t>
+  </si>
+  <si>
+    <t>E-MAC_06-2 A RegS</t>
+  </si>
+  <si>
+    <t>BRS3UE026</t>
+  </si>
+  <si>
+    <t>XS0255992413</t>
+  </si>
+  <si>
+    <t>B16C1D6</t>
+  </si>
+  <si>
+    <t>E-MAC_DE06-II C RegS</t>
+  </si>
+  <si>
+    <t>BRS7TPNP8</t>
+  </si>
+  <si>
+    <t>XS0276934667</t>
+  </si>
+  <si>
+    <t>ECAF_15-1A A2 144A</t>
+  </si>
+  <si>
+    <t>26827EAC9</t>
+  </si>
+  <si>
+    <t>US26827EAC93</t>
+  </si>
+  <si>
+    <t>ECR_05-1 M3</t>
+  </si>
+  <si>
+    <t>126673VR0</t>
+  </si>
+  <si>
+    <t>US126673VR03</t>
+  </si>
+  <si>
+    <t>B06NNR0</t>
+  </si>
+  <si>
+    <t>EDGE FINCO PLC RegS</t>
+  </si>
+  <si>
+    <t>BMIE0Q6R9</t>
+  </si>
+  <si>
+    <t>XS2914010157</t>
+  </si>
+  <si>
+    <t>BT7KJ97</t>
+  </si>
+  <si>
+    <t>EDP SA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIDH3TF5</t>
+  </si>
+  <si>
+    <t>PTEDPZOM0011</t>
+  </si>
+  <si>
+    <t>BRJP781</t>
+  </si>
+  <si>
+    <t>EHME 2007-1 A RegS</t>
+  </si>
+  <si>
+    <t>Z913H6G24</t>
+  </si>
+  <si>
+    <t>XS0309227279</t>
+  </si>
+  <si>
+    <t>B23N6Q7</t>
+  </si>
+  <si>
+    <t>EHMI_07-1 A RegS</t>
+  </si>
+  <si>
+    <t>Z91JE66V9</t>
+  </si>
+  <si>
+    <t>IT0004304710</t>
+  </si>
+  <si>
+    <t>EIRCOM FINANCE DAC RegS</t>
+  </si>
+  <si>
+    <t>BMIEUB6T5</t>
+  </si>
+  <si>
+    <t>XS3028067729</t>
+  </si>
+  <si>
+    <t>BNKKTL4</t>
+  </si>
+  <si>
+    <t>ELAT_07-2 A2D 144A</t>
+  </si>
+  <si>
+    <t>288547AE2</t>
+  </si>
+  <si>
+    <t>US288547AE21</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA RegS</t>
+  </si>
+  <si>
+    <t>BMI9U6DR3</t>
+  </si>
+  <si>
+    <t>FR0014003S56</t>
+  </si>
+  <si>
+    <t>BN0ZMJ8</t>
+  </si>
+  <si>
+    <t>EMACP_06-3 A2 RegS</t>
+  </si>
+  <si>
+    <t>BRS5M6WJ5</t>
+  </si>
+  <si>
+    <t>XS0274609923</t>
+  </si>
+  <si>
+    <t>B1KQRY7</t>
+  </si>
+  <si>
+    <t>EMACP_07-1 A2 RegS</t>
+  </si>
+  <si>
+    <t>BRS64R6L1</t>
+  </si>
+  <si>
+    <t>XS0292255758</t>
+  </si>
+  <si>
+    <t>B1VSK98</t>
+  </si>
+  <si>
+    <t>EMACP_07-4 A RegS</t>
+  </si>
+  <si>
+    <t>BRS5BZ6N3</t>
+  </si>
+  <si>
+    <t>XS0325178548</t>
+  </si>
+  <si>
+    <t>B28Z7V0</t>
+  </si>
+  <si>
+    <t>EMACP_07-NL3X D RegS</t>
+  </si>
+  <si>
+    <t>Z900NHCB4</t>
+  </si>
+  <si>
+    <t>XS0307683291</t>
+  </si>
+  <si>
+    <t>B234YV1</t>
+  </si>
+  <si>
+    <t>ENEL SPA RegS</t>
+  </si>
+  <si>
+    <t>BMID3TMQ6</t>
+  </si>
+  <si>
+    <t>XS2770512064</t>
+  </si>
+  <si>
+    <t>BLD5M91</t>
+  </si>
+  <si>
+    <t>ENEL SPA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIBJSZ32</t>
+  </si>
+  <si>
+    <t>XS2576550086</t>
+  </si>
+  <si>
+    <t>BQ3PW07</t>
+  </si>
+  <si>
+    <t>ENGIE SA RegS</t>
+  </si>
+  <si>
+    <t>BMIFLQWW3</t>
+  </si>
+  <si>
+    <t>FR0014013BG2</t>
+  </si>
+  <si>
+    <t>BMIFLQXP7</t>
+  </si>
+  <si>
+    <t>FR0014013BH0</t>
+  </si>
+  <si>
+    <t>BMI9WSFD2</t>
+  </si>
+  <si>
+    <t>FR00140046Y4</t>
+  </si>
+  <si>
+    <t>BLD2ZX7</t>
+  </si>
+  <si>
+    <t>BMIDKCAK0</t>
+  </si>
+  <si>
+    <t>FR001400QOK5</t>
+  </si>
+  <si>
+    <t>BSLTP51</t>
+  </si>
+  <si>
+    <t>BMIDK7W43</t>
+  </si>
+  <si>
+    <t>FR001400QOL3</t>
+  </si>
+  <si>
+    <t>BSLTP40</t>
+  </si>
+  <si>
+    <t>EQABS_04-3 M1</t>
+  </si>
+  <si>
+    <t>294751EZ1</t>
+  </si>
+  <si>
+    <t>US294751EZ13</t>
+  </si>
+  <si>
+    <t>B03Z0H8</t>
+  </si>
+  <si>
+    <t>ERLS_19-NPL1 C RegS</t>
+  </si>
+  <si>
+    <t>BMI7USN07</t>
+  </si>
+  <si>
+    <t>XS2022089085</t>
+  </si>
+  <si>
+    <t>ERLS_21-NPLA A1 144A</t>
+  </si>
+  <si>
+    <t>Z95JSE9M0</t>
+  </si>
+  <si>
+    <t>XS2418694316</t>
+  </si>
+  <si>
+    <t>ERLS_21-NPLX A1 RegS</t>
+  </si>
+  <si>
+    <t>Z95JSE9N8</t>
+  </si>
+  <si>
+    <t>XS2409284697</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG RegS</t>
+  </si>
+  <si>
+    <t>BMIDEVAM1</t>
+  </si>
+  <si>
+    <t>AT0000A3CTX2</t>
+  </si>
+  <si>
+    <t>BSD4BP6</t>
+  </si>
+  <si>
+    <t>ESAIL_07-5X A1A RegS</t>
+  </si>
+  <si>
+    <t>BRS656TF4</t>
+  </si>
+  <si>
+    <t>XS0328024608</t>
+  </si>
+  <si>
+    <t>B29H4Q9</t>
+  </si>
+  <si>
+    <t>ESAIL_07-NL2X M RegS</t>
+  </si>
+  <si>
+    <t>Z923U9BQ4</t>
+  </si>
+  <si>
+    <t>XS0330526772</t>
+  </si>
+  <si>
+    <t>B29Q466</t>
+  </si>
+  <si>
+    <t>ESSENDI SA RegS</t>
+  </si>
+  <si>
+    <t>BMIEVN2E5</t>
+  </si>
+  <si>
+    <t>XS3049459749</t>
+  </si>
+  <si>
+    <t>BVK4848</t>
+  </si>
+  <si>
+    <t>ETD AUD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>MARGIAUD8</t>
+  </si>
+  <si>
+    <t>ETD GBP MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>MARGIGBP9</t>
+  </si>
+  <si>
+    <t>ETD JPY MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>MARGIJPY9</t>
+  </si>
+  <si>
+    <t>ETD KRW MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>MARGIKRW8</t>
+  </si>
+  <si>
+    <t>ETD USD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>MARGIUSD7</t>
+  </si>
+  <si>
+    <t>EUR CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>EUR_CCASH</t>
+  </si>
+  <si>
+    <t>EUR/USD</t>
+  </si>
+  <si>
+    <t>BMIG9KXJR</t>
+  </si>
+  <si>
+    <t>BMIG9L6AR</t>
+  </si>
+  <si>
+    <t>BMIGA3EYP</t>
+  </si>
+  <si>
+    <t>BMIG9UEBP</t>
+  </si>
+  <si>
+    <t>BMIGA3EYR</t>
+  </si>
+  <si>
+    <t>BMIG9KWNR</t>
+  </si>
+  <si>
+    <t>BMIG9KXJP</t>
+  </si>
+  <si>
+    <t>BMIG9UEBR</t>
+  </si>
+  <si>
+    <t>BMIG9L6AP</t>
+  </si>
+  <si>
+    <t>BMIGA3FYR</t>
+  </si>
+  <si>
+    <t>BMIG9KXVR</t>
+  </si>
+  <si>
+    <t>BMIGA3FYP</t>
+  </si>
+  <si>
+    <t>BMIG9KWTR</t>
+  </si>
+  <si>
+    <t>BMIG9KWTP</t>
+  </si>
+  <si>
+    <t>BMIG9KWNP</t>
+  </si>
+  <si>
+    <t>BMIG9KXVP</t>
+  </si>
+  <si>
+    <t>EUROBANK SA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIEENA70</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>BS89190</t>
+  </si>
+  <si>
+    <t>FALCON_19-1 A 144A</t>
+  </si>
+  <si>
+    <t>30610GAA1</t>
+  </si>
+  <si>
+    <t>US30610GAA13</t>
+  </si>
+  <si>
+    <t>FASST_23-RMF1 A1 144A</t>
+  </si>
+  <si>
+    <t>31740JAA6</t>
+  </si>
+  <si>
+    <t>US31740JAA60</t>
+  </si>
+  <si>
+    <t>FASST_24-S2 A1 144A</t>
+  </si>
+  <si>
+    <t>31739VAA2</t>
+  </si>
+  <si>
+    <t>US31739VAA26</t>
+  </si>
+  <si>
+    <t>FASST_24-S3 A1 144A</t>
+  </si>
+  <si>
+    <t>31739WAB8</t>
+  </si>
+  <si>
+    <t>US31739WAB81</t>
+  </si>
+  <si>
+    <t>FASST_25-S1 A1 144A</t>
+  </si>
+  <si>
+    <t>31741BAB0</t>
+  </si>
+  <si>
+    <t>US31741BAB09</t>
+  </si>
+  <si>
+    <t>FERRELLGAS LP / FERRELLGAS FINANCE 144A</t>
+  </si>
+  <si>
+    <t>315289AC2</t>
+  </si>
+  <si>
+    <t>US315289AC26</t>
+  </si>
+  <si>
+    <t>FFML_04-FF7 M3</t>
+  </si>
+  <si>
+    <t>32027NLC3</t>
+  </si>
+  <si>
+    <t>US32027NLC38</t>
+  </si>
+  <si>
+    <t>FHLMC 30YR UMBS</t>
+  </si>
+  <si>
+    <t>3133KR3F9</t>
+  </si>
+  <si>
+    <t>US3133KR3F96</t>
+  </si>
+  <si>
+    <t>3142J6BT9</t>
+  </si>
+  <si>
+    <t>US3142J6BT94</t>
+  </si>
+  <si>
+    <t>3142GQBW1</t>
+  </si>
+  <si>
+    <t>US3142GQBW14</t>
+  </si>
+  <si>
+    <t>3133CLVD5</t>
+  </si>
+  <si>
+    <t>US3133CLVD54</t>
+  </si>
+  <si>
+    <t>31426Q6Z1</t>
+  </si>
+  <si>
+    <t>US31426Q6Z18</t>
+  </si>
+  <si>
+    <t>FHLMC 30YR UMBS SUPER</t>
+  </si>
+  <si>
+    <t>3132DWNK5</t>
+  </si>
+  <si>
+    <t>US3132DWNK52</t>
+  </si>
+  <si>
+    <t>3132DWN82</t>
+  </si>
+  <si>
+    <t>US3132DWN822</t>
+  </si>
+  <si>
+    <t>3132DWNJ8</t>
+  </si>
+  <si>
+    <t>US3132DWNJ89</t>
+  </si>
+  <si>
+    <t>3132DWK93</t>
+  </si>
+  <si>
+    <t>US3132DWK935</t>
+  </si>
+  <si>
+    <t>3132DWKV4</t>
+  </si>
+  <si>
+    <t>US3132DWKV45</t>
+  </si>
+  <si>
+    <t>3132DWMY6</t>
+  </si>
+  <si>
+    <t>US3132DWMY65</t>
+  </si>
+  <si>
+    <t>FHLT_05-2 M4</t>
+  </si>
+  <si>
+    <t>35729PLP3</t>
+  </si>
+  <si>
+    <t>US35729PLP35</t>
+  </si>
+  <si>
+    <t>FHR_24-5473 FQ</t>
+  </si>
+  <si>
+    <t>3137HHG88</t>
+  </si>
+  <si>
+    <t>US3137HHG884</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA RegS</t>
+  </si>
+  <si>
+    <t>BMIF24JF5</t>
+  </si>
+  <si>
+    <t>XS3104481414</t>
+  </si>
+  <si>
+    <t>BPSNBM4</t>
+  </si>
+  <si>
+    <t>FIRST QUANTUM MINERALS LTD 144A</t>
+  </si>
+  <si>
+    <t>335934AW5</t>
+  </si>
+  <si>
+    <t>US335934AW52</t>
+  </si>
+  <si>
+    <t>BTJX0C4</t>
+  </si>
+  <si>
+    <t>FMIC_06-2 2A2</t>
+  </si>
+  <si>
+    <t>31659EAC2</t>
+  </si>
+  <si>
+    <t>US31659EAC21</t>
+  </si>
+  <si>
+    <t>B23Z157</t>
+  </si>
+  <si>
+    <t>FMMSR_20-GT1 A 144A</t>
+  </si>
+  <si>
+    <t>30259RAE5</t>
+  </si>
+  <si>
+    <t>US30259RAE53</t>
+  </si>
+  <si>
+    <t>FMMSR_21-GT1 A 144A</t>
+  </si>
+  <si>
+    <t>30259RAH8</t>
+  </si>
+  <si>
+    <t>US30259RAH84</t>
+  </si>
+  <si>
+    <t>FMMSR_21-GT1 B 144A</t>
+  </si>
+  <si>
+    <t>30259RAJ4</t>
+  </si>
+  <si>
+    <t>US30259RAJ41</t>
+  </si>
+  <si>
+    <t>FMMSR_21-GT2 A 144A</t>
+  </si>
+  <si>
+    <t>30259RAK1</t>
+  </si>
+  <si>
+    <t>US30259RAK14</t>
+  </si>
+  <si>
+    <t>FMMSR_22-GT1 A 144A</t>
+  </si>
+  <si>
+    <t>30259RAM7</t>
+  </si>
+  <si>
+    <t>US30259RAM79</t>
+  </si>
+  <si>
+    <t>FMMSR_24-FT1 A 144A</t>
+  </si>
+  <si>
+    <t>30191JAB0</t>
+  </si>
+  <si>
+    <t>US30191JAB08</t>
+  </si>
+  <si>
+    <t>FNMA 30YR UMBS</t>
+  </si>
+  <si>
+    <t>3140Y7DY1</t>
+  </si>
+  <si>
+    <t>US3140Y7DY14</t>
+  </si>
+  <si>
+    <t>31418FNJ2</t>
+  </si>
+  <si>
+    <t>US31418FNJ20</t>
+  </si>
+  <si>
+    <t>31418FCG0</t>
+  </si>
+  <si>
+    <t>US31418FCG00</t>
+  </si>
+  <si>
+    <t>31418FGY7</t>
+  </si>
+  <si>
+    <t>US31418FGY79</t>
+  </si>
+  <si>
+    <t>31418FED5</t>
+  </si>
+  <si>
+    <t>US31418FED50</t>
+  </si>
+  <si>
+    <t>31418FMJ3</t>
+  </si>
+  <si>
+    <t>US31418FMJ39</t>
+  </si>
+  <si>
+    <t>FNMA 30YR UMBS SUPER</t>
+  </si>
+  <si>
+    <t>3140XMH33</t>
+  </si>
+  <si>
+    <t>US3140XMH339</t>
+  </si>
+  <si>
+    <t>FNR_24-25 FB</t>
+  </si>
+  <si>
+    <t>3136BRTL1</t>
+  </si>
+  <si>
+    <t>US3136BRTL19</t>
+  </si>
+  <si>
+    <t>FRONERI LUX FINCO SARL RegS</t>
+  </si>
+  <si>
+    <t>BMIF6LVT9</t>
+  </si>
+  <si>
+    <t>XS3123695671</t>
+  </si>
+  <si>
+    <t>BVPF2F5</t>
+  </si>
+  <si>
+    <t>FSWP: OIS 7.230000 05-FEB-2029 TII</t>
+  </si>
+  <si>
+    <t>BMIG6KXB6</t>
+  </si>
+  <si>
+    <t>FSWP: OIS 7.245000 05-FEB-2029 TII</t>
+  </si>
+  <si>
+    <t>BMIG6L2Z5</t>
+  </si>
+  <si>
+    <t>FUNDD_25-1A B 144A</t>
+  </si>
+  <si>
+    <t>Z9719L0V1</t>
+  </si>
+  <si>
+    <t>XS3033040372</t>
+  </si>
+  <si>
+    <t>FUNDD_25-1A E 144A</t>
+  </si>
+  <si>
+    <t>Z9719L116</t>
+  </si>
+  <si>
+    <t>XS3033153811</t>
+  </si>
+  <si>
+    <t>FUNDD_25-1X A RegS</t>
+  </si>
+  <si>
+    <t>Z9719L0S8</t>
+  </si>
+  <si>
+    <t>XS3033039440</t>
+  </si>
+  <si>
+    <t>FUNDD_25-2A A 144A</t>
+  </si>
+  <si>
+    <t>Z979XAMJ4</t>
+  </si>
+  <si>
+    <t>XS3171554176</t>
+  </si>
+  <si>
+    <t>FWLS_17_SC02 M2 144A</t>
+  </si>
+  <si>
+    <t>3137G1BZ9</t>
+  </si>
+  <si>
+    <t>US3137G1BZ97</t>
+  </si>
+  <si>
+    <t>FXFWRD AUD/USD 19-MAY-2026</t>
+  </si>
+  <si>
+    <t>BMIG7P6JR</t>
+  </si>
+  <si>
+    <t>BMIG8Z3VP</t>
+  </si>
+  <si>
+    <t>BMIG8XPER</t>
+  </si>
+  <si>
+    <t>BMIG8XPEP</t>
+  </si>
+  <si>
+    <t>BMIG8Z3VR</t>
+  </si>
+  <si>
+    <t>BMIG7P6JP</t>
+  </si>
+  <si>
+    <t>FXFWRD BRL/USD 18-MAR-2026</t>
+  </si>
+  <si>
+    <t>BMIFX20WR</t>
+  </si>
+  <si>
+    <t>BMIFX20WP</t>
+  </si>
+  <si>
+    <t>BMIG94RCR</t>
+  </si>
+  <si>
+    <t>BMIG94RCP</t>
+  </si>
+  <si>
+    <t>FXFWRD CAD/USD 19-MAY-2026</t>
+  </si>
+  <si>
+    <t>BMIG7Q4KR</t>
+  </si>
+  <si>
+    <t>BMIG7Q4KP</t>
+  </si>
+  <si>
+    <t>FXFWRD DKK/USD 24-APR-2026</t>
+  </si>
+  <si>
+    <t>BMIG7XUER</t>
+  </si>
+  <si>
+    <t>BMIG7XUEP</t>
+  </si>
+  <si>
+    <t>BMIG874GR</t>
+  </si>
+  <si>
+    <t>BMIG3Q3WP</t>
+  </si>
+  <si>
+    <t>BMIG3R0UR</t>
+  </si>
+  <si>
+    <t>BMIG874GP</t>
+  </si>
+  <si>
+    <t>BMIG3Q3WR</t>
+  </si>
+  <si>
+    <t>BMIG3R0UP</t>
+  </si>
+  <si>
+    <t>FXFWRD EGP/USD 11-MAR-2026</t>
+  </si>
+  <si>
+    <t>BMIFX6EFP</t>
+  </si>
+  <si>
+    <t>BMIFX6EFR</t>
+  </si>
+  <si>
+    <t>FXFWRD EUR/USD 15-APR-2026</t>
+  </si>
+  <si>
+    <t>BMIG2UPVP</t>
+  </si>
+  <si>
+    <t>BMIG2UPVR</t>
+  </si>
+  <si>
+    <t>BMIG9066R</t>
+  </si>
+  <si>
+    <t>BMIG172PR</t>
+  </si>
+  <si>
+    <t>BMIG9066P</t>
+  </si>
+  <si>
+    <t>BMIG4JA1R</t>
+  </si>
+  <si>
+    <t>BMIG4JA1P</t>
+  </si>
+  <si>
+    <t>BMIG172PP</t>
+  </si>
+  <si>
+    <t>FXFWRD GBP/USD 24-APR-2026</t>
+  </si>
+  <si>
+    <t>BMIG5RGVR</t>
+  </si>
+  <si>
+    <t>BMIG6S1KR</t>
+  </si>
+  <si>
+    <t>BMIG3YRAR</t>
+  </si>
+  <si>
+    <t>BMIG3YRAP</t>
+  </si>
+  <si>
+    <t>BMIG5RGVP</t>
+  </si>
+  <si>
+    <t>BMIG99E1P</t>
+  </si>
+  <si>
+    <t>BMIG99E1R</t>
+  </si>
+  <si>
+    <t>BMIG905FP</t>
+  </si>
+  <si>
+    <t>BMIG6S1KP</t>
+  </si>
+  <si>
+    <t>BMIG905FR</t>
+  </si>
+  <si>
+    <t>FXFWRD INR/USD 18-MAR-2026</t>
+  </si>
+  <si>
+    <t>BMIFYWMPP</t>
+  </si>
+  <si>
+    <t>BMIFYWMXP</t>
+  </si>
+  <si>
+    <t>BMIFX85VP</t>
+  </si>
+  <si>
+    <t>BMIFX85VR</t>
+  </si>
+  <si>
+    <t>BMIFYWMPR</t>
+  </si>
+  <si>
+    <t>BMIFYWMXR</t>
+  </si>
+  <si>
+    <t>FXFWRD JPY/USD 30-APR-2026</t>
+  </si>
+  <si>
+    <t>BMIG7XWBR</t>
+  </si>
+  <si>
+    <t>BMIG77DRR</t>
+  </si>
+  <si>
+    <t>BMIG5HCNR</t>
+  </si>
+  <si>
+    <t>BMIG5HCNP</t>
+  </si>
+  <si>
+    <t>BMIG9Z92P</t>
+  </si>
+  <si>
+    <t>BMIG9R4NR</t>
+  </si>
+  <si>
+    <t>BMIG7G20R</t>
+  </si>
+  <si>
+    <t>BMIG9R4NP</t>
+  </si>
+  <si>
+    <t>BMIG7XWBP</t>
+  </si>
+  <si>
+    <t>BMIG6S73R</t>
+  </si>
+  <si>
+    <t>BMIG77DRP</t>
+  </si>
+  <si>
+    <t>BMIG9Z92R</t>
+  </si>
+  <si>
+    <t>BMIG6S73P</t>
+  </si>
+  <si>
+    <t>BMIG7G20P</t>
+  </si>
+  <si>
+    <t>FXFWRD MXN/USD 19-MAY-2026</t>
+  </si>
+  <si>
+    <t>BMIG7ZXGP</t>
+  </si>
+  <si>
+    <t>BMIG7ZXGR</t>
+  </si>
+  <si>
+    <t>FXFWRD NZD/USD 19-MAY-2026</t>
+  </si>
+  <si>
+    <t>BMIG8RXEP</t>
+  </si>
+  <si>
+    <t>BMIG7YQ6R</t>
+  </si>
+  <si>
+    <t>BMIG7YQ6P</t>
+  </si>
+  <si>
+    <t>BMIG8RXER</t>
+  </si>
+  <si>
+    <t>FXFWRD PEN/USD 18-MAR-2026</t>
+  </si>
+  <si>
+    <t>BMIFX8T7R</t>
+  </si>
+  <si>
+    <t>BMIFX8T7P</t>
+  </si>
+  <si>
+    <t>BMIFZ2B1P</t>
+  </si>
+  <si>
+    <t>BMIFZ2B2P</t>
+  </si>
+  <si>
+    <t>BMIFZ2B1R</t>
+  </si>
+  <si>
+    <t>BMIFZ2B2R</t>
+  </si>
+  <si>
+    <t>FXFWRD PLN/USD 18-MAR-2026</t>
+  </si>
+  <si>
+    <t>BMIFZ149P</t>
+  </si>
+  <si>
+    <t>BMIG9AY3P</t>
+  </si>
+  <si>
+    <t>BMIFZ130P</t>
+  </si>
+  <si>
+    <t>BMIG9AY3R</t>
+  </si>
+  <si>
+    <t>BMIFZ149R</t>
+  </si>
+  <si>
+    <t>BMIFZ130R</t>
+  </si>
+  <si>
+    <t>BMIFYVY7P</t>
+  </si>
+  <si>
+    <t>BMIFYVY7R</t>
+  </si>
+  <si>
+    <t>FXFWRD PLN/USD 24-APR-2026</t>
+  </si>
+  <si>
+    <t>BMIG944BR</t>
+  </si>
+  <si>
+    <t>BMIG8XSYR</t>
+  </si>
+  <si>
+    <t>BMIG9AY8P</t>
+  </si>
+  <si>
+    <t>BMIG944BP</t>
+  </si>
+  <si>
+    <t>BMIG9AY8R</t>
+  </si>
+  <si>
+    <t>BMIG8XSYP</t>
+  </si>
+  <si>
+    <t>FXFWRD ZAR/USD 30-APR-2026</t>
+  </si>
+  <si>
+    <t>BMIG795WP</t>
+  </si>
+  <si>
+    <t>BMIG795WR</t>
+  </si>
+  <si>
+    <t>BMIG59T7R</t>
+  </si>
+  <si>
+    <t>BMIG7QSUP</t>
+  </si>
+  <si>
+    <t>BMIG7QSUR</t>
+  </si>
+  <si>
+    <t>BMIG59T7P</t>
+  </si>
+  <si>
+    <t>GARDA WORLD SECURITY CORP 144A</t>
+  </si>
+  <si>
+    <t>36485MAP4</t>
+  </si>
+  <si>
+    <t>US36485MAP41</t>
+  </si>
+  <si>
+    <t>BRK14M1</t>
+  </si>
+  <si>
+    <t>GBP CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>GBP_CCASH</t>
+  </si>
+  <si>
+    <t>GCPAS_07-5 A2 RegS</t>
+  </si>
+  <si>
+    <t>BRS468032</t>
+  </si>
+  <si>
+    <t>ES0332235011</t>
+  </si>
+  <si>
+    <t>B27W9B6</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) RegS</t>
+  </si>
+  <si>
+    <t>BMI90PX27</t>
+  </si>
+  <si>
+    <t>DE0001030708</t>
+  </si>
+  <si>
+    <t>BN2B7Y4</t>
+  </si>
+  <si>
+    <t>BMICWD3L3</t>
+  </si>
+  <si>
+    <t>DE000BU25026</t>
+  </si>
+  <si>
+    <t>BPK89X4</t>
+  </si>
+  <si>
+    <t>GGICS_19 A-1 144A</t>
+  </si>
+  <si>
+    <t>89835RAA2</t>
+  </si>
+  <si>
+    <t>US89835RAA23</t>
+  </si>
+  <si>
+    <t>GHM_07-1 BA RegS</t>
+  </si>
+  <si>
+    <t>B7A0BY055</t>
+  </si>
+  <si>
+    <t>XS0288628224</t>
+  </si>
+  <si>
+    <t>B1S70N2</t>
+  </si>
+  <si>
+    <t>GHM_07-1 EA RegS</t>
+  </si>
+  <si>
+    <t>BRS3P5NB6</t>
+  </si>
+  <si>
+    <t>XS0288630808</t>
+  </si>
+  <si>
+    <t>B1VJP85</t>
+  </si>
+  <si>
+    <t>GHM_07-2X BA RegS</t>
+  </si>
+  <si>
+    <t>BRS46B8W3</t>
+  </si>
+  <si>
+    <t>XS0308356970</t>
+  </si>
+  <si>
+    <t>B1Z97X0</t>
+  </si>
+  <si>
+    <t>GHOST_25-1A A 144A</t>
+  </si>
+  <si>
+    <t>37556TAA4</t>
+  </si>
+  <si>
+    <t>US37556TAA43</t>
+  </si>
+  <si>
+    <t>GLOBAL ATLANTIC (FIN) CO 144A</t>
+  </si>
+  <si>
+    <t>37959GAG2</t>
+  </si>
+  <si>
+    <t>US37959GAG29</t>
+  </si>
+  <si>
+    <t>BRDZX12</t>
+  </si>
+  <si>
+    <t>GMCF_06-1U A</t>
+  </si>
+  <si>
+    <t>Z916X8U52</t>
+  </si>
+  <si>
+    <t>MX91MX000034</t>
+  </si>
+  <si>
+    <t>GMCF_07-2U A</t>
+  </si>
+  <si>
+    <t>Z91885Z24</t>
+  </si>
+  <si>
+    <t>MX97MX020028</t>
+  </si>
+  <si>
+    <t>GNR_24-105 FA</t>
+  </si>
+  <si>
+    <t>38384MS65</t>
+  </si>
+  <si>
+    <t>US38384MS654</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS &amp; CO</t>
+  </si>
+  <si>
+    <t>CXMUSD056</t>
+  </si>
+  <si>
+    <t>GPMF_06-AR2 1A1</t>
+  </si>
+  <si>
+    <t>39538WGA0</t>
+  </si>
+  <si>
+    <t>US39538WGA09</t>
+  </si>
+  <si>
+    <t>GPMH_00-3 IIA2</t>
+  </si>
+  <si>
+    <t>395386BE4</t>
+  </si>
+  <si>
+    <t>US395386BE43</t>
+  </si>
+  <si>
+    <t>GRADE_25-NPL2 A1 144A</t>
+  </si>
+  <si>
+    <t>79589BAA6</t>
+  </si>
+  <si>
+    <t>US79589BAA61</t>
+  </si>
+  <si>
+    <t>GRADE_26-RTL7 A1 144A</t>
+  </si>
+  <si>
+    <t>79584UAA9</t>
+  </si>
+  <si>
+    <t>US79584UAA97</t>
+  </si>
+  <si>
+    <t>GRIF_06-1 B RegS</t>
+  </si>
+  <si>
+    <t>BRS89G0R9</t>
+  </si>
+  <si>
+    <t>XS0262719759</t>
+  </si>
+  <si>
+    <t>B1DFQX3</t>
+  </si>
+  <si>
+    <t>GSMPS_05-RP2 1A4 144A</t>
+  </si>
+  <si>
+    <t>36242DT94</t>
+  </si>
+  <si>
+    <t>US36242DT943</t>
+  </si>
+  <si>
+    <t>GSRPM_02-1A M1 144A</t>
+  </si>
+  <si>
+    <t>361988AE8</t>
+  </si>
+  <si>
+    <t>US361988AE89</t>
+  </si>
+  <si>
+    <t>GSR_05-3F 1A3</t>
+  </si>
+  <si>
+    <t>36242DD26</t>
+  </si>
+  <si>
+    <t>US36242DD269</t>
+  </si>
+  <si>
+    <t>HAWT_21-INV1 A3 144A</t>
+  </si>
+  <si>
+    <t>44590HAC0</t>
+  </si>
+  <si>
+    <t>US44590HAC07</t>
+  </si>
+  <si>
+    <t>HEAT_02-1 M2</t>
+  </si>
+  <si>
+    <t>22541NAH2</t>
+  </si>
+  <si>
+    <t>US22541NAH26</t>
+  </si>
+  <si>
+    <t>HORZN_24-1 A 144A</t>
+  </si>
+  <si>
+    <t>43990EAA9</t>
+  </si>
+  <si>
+    <t>US43990EAA91</t>
+  </si>
+  <si>
+    <t>HPA_21-1 E 144A</t>
+  </si>
+  <si>
+    <t>437300AJ5</t>
+  </si>
+  <si>
+    <t>US437300AJ59</t>
+  </si>
+  <si>
+    <t>HPA_21-2 F 144A</t>
+  </si>
+  <si>
+    <t>43732VAL0</t>
+  </si>
+  <si>
+    <t>US43732VAL09</t>
+  </si>
+  <si>
+    <t>HPA_21-2 G 144A</t>
+  </si>
+  <si>
+    <t>43732VAN6</t>
+  </si>
+  <si>
+    <t>US43732VAN64</t>
+  </si>
+  <si>
+    <t>HPA_21-3 F 144A</t>
+  </si>
+  <si>
+    <t>43730XAG9</t>
+  </si>
+  <si>
+    <t>US43730XAG97</t>
+  </si>
+  <si>
+    <t>HUNGARY GOVERNMENT INTERNATIONAL B RegS</t>
+  </si>
+  <si>
+    <t>BMIBJFMD2</t>
+  </si>
+  <si>
+    <t>XS2574267261</t>
+  </si>
+  <si>
+    <t>BPXYFH5</t>
+  </si>
+  <si>
+    <t>HVMLT_05-16 4A1A</t>
+  </si>
+  <si>
+    <t>41161PZC0</t>
+  </si>
+  <si>
+    <t>US41161PZC03</t>
+  </si>
+  <si>
+    <t>HVMLT_06-12 2A13</t>
+  </si>
+  <si>
+    <t>41162DAD1</t>
+  </si>
+  <si>
+    <t>US41162DAD12</t>
+  </si>
+  <si>
+    <t>B1L72L1</t>
+  </si>
+  <si>
+    <t>HVMLT_07-1 1AB</t>
+  </si>
+  <si>
+    <t>41164MAB3</t>
+  </si>
+  <si>
+    <t>US41164MAB37</t>
+  </si>
+  <si>
+    <t>HVMLT_07-2 2A1A</t>
+  </si>
+  <si>
+    <t>41164LAB5</t>
+  </si>
+  <si>
+    <t>US41164LAB53</t>
+  </si>
+  <si>
+    <t>B8GQHX9</t>
+  </si>
+  <si>
+    <t>HWAYS_21-1X D RegS</t>
+  </si>
+  <si>
+    <t>BMIAD9QD0</t>
+  </si>
+  <si>
+    <t>XS2415305668</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV RegS</t>
+  </si>
+  <si>
+    <t>BMI9FRBQ8</t>
+  </si>
+  <si>
+    <t>XS2295335413</t>
+  </si>
+  <si>
+    <t>BKPLQK9</t>
+  </si>
+  <si>
+    <t>IMM_05-7 A1</t>
+  </si>
+  <si>
+    <t>45254NQX8</t>
+  </si>
+  <si>
+    <t>US45254NQX83</t>
+  </si>
+  <si>
+    <t>B0L9TH5</t>
+  </si>
+  <si>
+    <t>IMM_07-A M2 144A</t>
+  </si>
+  <si>
+    <t>452550AC0</t>
+  </si>
+  <si>
+    <t>US452550AC03</t>
+  </si>
+  <si>
+    <t>IMPAS_05-3 A RegS</t>
+  </si>
+  <si>
+    <t>BRS4PWPB3</t>
+  </si>
+  <si>
+    <t>ES0347862007</t>
+  </si>
+  <si>
+    <t>B0BL9J3</t>
+  </si>
+  <si>
+    <t>IMPAS_4 A RegS</t>
+  </si>
+  <si>
+    <t>BRS2CHMN1</t>
+  </si>
+  <si>
+    <t>ES0347854004</t>
+  </si>
+  <si>
+    <t>B16Q8C6</t>
+  </si>
+  <si>
+    <t>ING GROEP NV RegS</t>
+  </si>
+  <si>
+    <t>BMID204Z0</t>
+  </si>
+  <si>
+    <t>XS2761357594</t>
+  </si>
+  <si>
+    <t>BMCZPP6</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA RegS</t>
+  </si>
+  <si>
+    <t>BMIDFT7Z0</t>
+  </si>
+  <si>
+    <t>XS2824056522</t>
+  </si>
+  <si>
+    <t>BNRQZN9</t>
+  </si>
+  <si>
+    <t>IREN SPA RegS</t>
+  </si>
+  <si>
+    <t>BMIEE1MN0</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>BTWV7X5</t>
+  </si>
+  <si>
+    <t>JAB HOLDINGS BV RegS</t>
+  </si>
+  <si>
+    <t>BMIAZEGZ7</t>
+  </si>
+  <si>
+    <t>DE000A3K5HW7</t>
+  </si>
+  <si>
+    <t>BLDCBW8</t>
+  </si>
+  <si>
+    <t>JAPAN (GOVERNMENT OF) 10YR #30</t>
+  </si>
+  <si>
+    <t>BMIEXP4Q9</t>
+  </si>
+  <si>
+    <t>JP1120301R56</t>
+  </si>
+  <si>
+    <t>BVJ2P86</t>
+  </si>
+  <si>
+    <t>JPMBB_14-C23 D 144A</t>
+  </si>
+  <si>
+    <t>46643AAG8</t>
+  </si>
+  <si>
+    <t>US46643AAG85</t>
+  </si>
+  <si>
+    <t>BWYSL00</t>
+  </si>
+  <si>
+    <t>JPY CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>JPY_CCASH</t>
+  </si>
+  <si>
+    <t>JPY/USD</t>
+  </si>
+  <si>
+    <t>BMIG9Z95R</t>
+  </si>
+  <si>
+    <t>BMIG9R4XR</t>
+  </si>
+  <si>
+    <t>BMIG9R4XP</t>
+  </si>
+  <si>
+    <t>BMIG9Z95P</t>
+  </si>
+  <si>
+    <t>JYSKE REALKREDIT A/S</t>
+  </si>
+  <si>
+    <t>BMIDYW121</t>
+  </si>
+  <si>
+    <t>DK0009416034</t>
+  </si>
+  <si>
+    <t>BMCVFR6</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV RegS</t>
+  </si>
+  <si>
+    <t>BMIDXLDT4</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>BRBQBQ8</t>
+  </si>
+  <si>
+    <t>LANSD_1 A2 RegS</t>
+  </si>
+  <si>
+    <t>BRS2KMDE1</t>
+  </si>
+  <si>
+    <t>XS0250832614</t>
+  </si>
+  <si>
+    <t>B12GGM6</t>
+  </si>
+  <si>
+    <t>LANSD_2 A2 RegS</t>
+  </si>
+  <si>
+    <t>BRS3U15H6</t>
+  </si>
+  <si>
+    <t>XS0277482286</t>
+  </si>
+  <si>
+    <t>B1L1F58</t>
+  </si>
+  <si>
+    <t>LBMLT_03-1 M3</t>
+  </si>
+  <si>
+    <t>542514DL5</t>
+  </si>
+  <si>
+    <t>US542514DL51</t>
+  </si>
+  <si>
+    <t>LDMSR_25-FT1 A 144A</t>
+  </si>
+  <si>
+    <t>53949HAA3</t>
+  </si>
+  <si>
+    <t>US53949HAA32</t>
+  </si>
+  <si>
+    <t>LDMSR_25-GT1 A 144A</t>
+  </si>
+  <si>
+    <t>53946TAD4</t>
+  </si>
+  <si>
+    <t>US53946TAD46</t>
+  </si>
+  <si>
+    <t>LDMSR_25-GT2 A 144A</t>
+  </si>
+  <si>
+    <t>53946TAF9</t>
+  </si>
+  <si>
+    <t>US53946TAF93</t>
+  </si>
+  <si>
+    <t>LGATE_08-W1X CB RegS</t>
+  </si>
+  <si>
+    <t>Z913G7VL4</t>
+  </si>
+  <si>
+    <t>XS0353594434</t>
+  </si>
+  <si>
+    <t>B2QN4F9</t>
+  </si>
+  <si>
+    <t>LMS_06-1 D RegS</t>
+  </si>
+  <si>
+    <t>BRS7CVYE6</t>
+  </si>
+  <si>
+    <t>XS0258052751</t>
+  </si>
+  <si>
+    <t>B19Z1Z4</t>
+  </si>
+  <si>
+    <t>LMS_2 BC RegS</t>
+  </si>
+  <si>
+    <t>Z913G75Q2</t>
+  </si>
+  <si>
+    <t>XS0287193451</t>
+  </si>
+  <si>
+    <t>LMTP_18-1 B 144A</t>
+  </si>
+  <si>
+    <t>53958AAB4</t>
+  </si>
+  <si>
+    <t>US53958AAB44</t>
+  </si>
+  <si>
+    <t>LMT_07-8 2A3</t>
+  </si>
+  <si>
+    <t>52521YAE6</t>
+  </si>
+  <si>
+    <t>US52521YAE68</t>
+  </si>
+  <si>
+    <t>MACH1_19 1 A 144A</t>
+  </si>
+  <si>
+    <t>BMI822U47</t>
+  </si>
+  <si>
+    <t>US55446MAA53</t>
+  </si>
+  <si>
+    <t>MANSD_06-1X B1 RegS</t>
+  </si>
+  <si>
+    <t>Z923U9B92</t>
+  </si>
+  <si>
+    <t>XS0272303008</t>
+  </si>
+  <si>
+    <t>B1GFPK0</t>
+  </si>
+  <si>
+    <t>MANSD_07-1X M2 RegS</t>
+  </si>
+  <si>
+    <t>BMI5MLDR7</t>
+  </si>
+  <si>
+    <t>XS0293460381</t>
+  </si>
+  <si>
+    <t>B1VX6F1</t>
+  </si>
+  <si>
+    <t>MANSD_07-2 M2 RegS</t>
+  </si>
+  <si>
+    <t>BRS6RWSU1</t>
+  </si>
+  <si>
+    <t>XS0333311693</t>
+  </si>
+  <si>
+    <t>B29VVZ9</t>
+  </si>
+  <si>
+    <t>MANSD_07-2X A2 RegS</t>
+  </si>
+  <si>
+    <t>Z900M88J3</t>
+  </si>
+  <si>
+    <t>XS0333306933</t>
+  </si>
+  <si>
+    <t>B29VVX7</t>
+  </si>
+  <si>
+    <t>MANSD_07-2X B1 RegS</t>
+  </si>
+  <si>
+    <t>BRS6RWTT3</t>
+  </si>
+  <si>
+    <t>XS0333313988</t>
+  </si>
+  <si>
+    <t>MARSM_09-1 F RegS</t>
+  </si>
+  <si>
+    <t>Z913G74T7</t>
+  </si>
+  <si>
+    <t>FR0010744680</t>
+  </si>
+  <si>
+    <t>MASTT_26-1A A 144A</t>
+  </si>
+  <si>
+    <t>57631AAA2</t>
+  </si>
+  <si>
+    <t>US57631AAA25</t>
+  </si>
+  <si>
+    <t>MATADOR RESOURCES CO 144A</t>
+  </si>
+  <si>
+    <t>576485AG1</t>
+  </si>
+  <si>
+    <t>US576485AG13</t>
+  </si>
+  <si>
+    <t>BRT4R77</t>
+  </si>
+  <si>
+    <t>MAV ACQUISITION CORP 144A</t>
+  </si>
+  <si>
+    <t>57767XAB6</t>
+  </si>
+  <si>
+    <t>US57767XAB64</t>
+  </si>
+  <si>
+    <t>BN72CG9</t>
+  </si>
+  <si>
+    <t>57767XAA8</t>
+  </si>
+  <si>
+    <t>US57767XAA81</t>
+  </si>
+  <si>
+    <t>BN75V05</t>
+  </si>
+  <si>
+    <t>MCGRAW-HILL EDUCATION INC 144A</t>
+  </si>
+  <si>
+    <t>58064LAA2</t>
+  </si>
+  <si>
+    <t>US58064LAA26</t>
+  </si>
+  <si>
+    <t>BSWT6Y6</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC</t>
+  </si>
+  <si>
+    <t>30303MAE2</t>
+  </si>
+  <si>
+    <t>US30303MAE21</t>
+  </si>
+  <si>
+    <t>METAL_17-1 A 144A</t>
+  </si>
+  <si>
+    <t>59111RAA0</t>
+  </si>
+  <si>
+    <t>US59111RAA05</t>
+  </si>
+  <si>
+    <t>MEXICO (UNITED MEXICAN STATES) (GO</t>
+  </si>
+  <si>
+    <t>BRYMY64U4</t>
+  </si>
+  <si>
+    <t>MX0MGO0001F1</t>
+  </si>
+  <si>
+    <t>BN0V2L8</t>
+  </si>
+  <si>
+    <t>BMIBFX1S7</t>
+  </si>
+  <si>
+    <t>MX0MGO0001D6</t>
+  </si>
+  <si>
+    <t>BQXQSG8</t>
+  </si>
+  <si>
+    <t>MFB MAGYAR FEJLESZTESI BANK ZRT RegS</t>
+  </si>
+  <si>
+    <t>BMIEXJ285</t>
+  </si>
+  <si>
+    <t>XS3081701362</t>
+  </si>
+  <si>
+    <t>BVF8ZN3</t>
+  </si>
+  <si>
+    <t>MFD_13-1 A3 RegS</t>
+  </si>
+  <si>
+    <t>BMI1LG7U8</t>
+  </si>
+  <si>
+    <t>XS0995537155</t>
+  </si>
+  <si>
+    <t>MFD_13-1 B1 RegS</t>
+  </si>
+  <si>
+    <t>Z91MJEL19</t>
+  </si>
+  <si>
+    <t>XS0995537312</t>
+  </si>
+  <si>
+    <t>MFMT_16-1 A 144A</t>
+  </si>
+  <si>
+    <t>62547LAA1</t>
+  </si>
+  <si>
+    <t>US62547LAA17</t>
+  </si>
+  <si>
+    <t>MIRA_23-1 B RegS</t>
+  </si>
+  <si>
+    <t>BMIBQV9D4</t>
+  </si>
+  <si>
+    <t>ES0305694012</t>
+  </si>
+  <si>
+    <t>MIRA_23-1 C RegS</t>
+  </si>
+  <si>
+    <t>BMIBQVFJ4</t>
+  </si>
+  <si>
+    <t>ES0305694020</t>
+  </si>
+  <si>
+    <t>MONTENEGRO (REPUBLIC OF) RegS</t>
+  </si>
+  <si>
+    <t>BMIEPH9U2</t>
+  </si>
+  <si>
+    <t>XS3037625319</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY LIQ FUNDS - TSY USD</t>
+  </si>
+  <si>
+    <t>L64887489</t>
+  </si>
+  <si>
+    <t>LU0875337270</t>
+  </si>
+  <si>
+    <t>B92C5G7</t>
+  </si>
+  <si>
+    <t>MS INVF - E M DEBT OPP CLASS N</t>
+  </si>
+  <si>
+    <t>BMIFC2P12</t>
+  </si>
+  <si>
+    <t>LU3145727189</t>
+  </si>
+  <si>
+    <t>MS INVF - EMERGING MARKETS LOCAL I</t>
+  </si>
+  <si>
+    <t>L6526U334</t>
+  </si>
+  <si>
+    <t>BQLSTP2</t>
+  </si>
+  <si>
+    <t>MS INVF GLOBAL MORTGAGE SECURITIES</t>
+  </si>
+  <si>
+    <t>LP6855854</t>
+  </si>
+  <si>
+    <t>LU2017618674</t>
+  </si>
+  <si>
+    <t>MSAC_05-NC1 B1</t>
+  </si>
+  <si>
+    <t>61744CMR4</t>
+  </si>
+  <si>
+    <t>US61744CMR42</t>
+  </si>
+  <si>
+    <t>MSAC_07-NC4 A2B</t>
+  </si>
+  <si>
+    <t>61755EAC2</t>
+  </si>
+  <si>
+    <t>US61755EAC21</t>
+  </si>
+  <si>
+    <t>MSAC_07-NC4 A2C</t>
+  </si>
+  <si>
+    <t>61755EAD0</t>
+  </si>
+  <si>
+    <t>US61755EAD04</t>
+  </si>
+  <si>
+    <t>MSAC_07-NC4 A2D</t>
+  </si>
+  <si>
+    <t>61755EAE8</t>
+  </si>
+  <si>
+    <t>US61755EAE86</t>
+  </si>
+  <si>
+    <t>MSBAM_12-C6 C</t>
+  </si>
+  <si>
+    <t>61761DAH5</t>
+  </si>
+  <si>
+    <t>US61761DAH52</t>
+  </si>
+  <si>
+    <t>MSRR_15-R4 CB2 144A</t>
+  </si>
+  <si>
+    <t>61690WAZ9</t>
+  </si>
+  <si>
+    <t>US61690WAZ95</t>
+  </si>
+  <si>
+    <t>MV24 CAPITAL B.V. RegS</t>
+  </si>
+  <si>
+    <t>BMI7W9GJ4</t>
+  </si>
+  <si>
+    <t>USN53766AA41</t>
+  </si>
+  <si>
+    <t>BK5Z9L3</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIC7XC94</t>
+  </si>
+  <si>
+    <t>XS2595343059</t>
+  </si>
+  <si>
+    <t>BRDW8M9</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIETPSZ8</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>BNKM965</t>
+  </si>
+  <si>
+    <t>NAVTR_24-1 A 144A</t>
+  </si>
+  <si>
+    <t>63943DAA7</t>
+  </si>
+  <si>
+    <t>US63943DAA72</t>
+  </si>
+  <si>
+    <t>NCMS_18-ALXA E 144A</t>
+  </si>
+  <si>
+    <t>63874GAL9</t>
+  </si>
+  <si>
+    <t>US63874GAL95</t>
+  </si>
+  <si>
+    <t>NCMS_19-MILE A 144A</t>
+  </si>
+  <si>
+    <t>63875FAA4</t>
+  </si>
+  <si>
+    <t>US63875FAA49</t>
+  </si>
+  <si>
+    <t>NCMS_20-2PAC AMZ2 144A</t>
+  </si>
+  <si>
+    <t>63875DAQ4</t>
+  </si>
+  <si>
+    <t>US63875DAQ43</t>
+  </si>
+  <si>
+    <t>NCMS_22-JERI A 144A</t>
+  </si>
+  <si>
+    <t>63875LAA1</t>
+  </si>
+  <si>
+    <t>US63875LAA17</t>
+  </si>
+  <si>
+    <t>NEW FLYER HOLDINGS INC 144A</t>
+  </si>
+  <si>
+    <t>64438WAA5</t>
+  </si>
+  <si>
+    <t>US64438WAA53</t>
+  </si>
+  <si>
+    <t>BVK6G28</t>
+  </si>
+  <si>
+    <t>NEW ZEALAND (GOVERNMENT OF)</t>
+  </si>
+  <si>
+    <t>BMIDV20J4</t>
+  </si>
+  <si>
+    <t>NZGOVDT536C9</t>
+  </si>
+  <si>
+    <t>BQB71W0</t>
+  </si>
+  <si>
+    <t>NGATE_07-3 A3 RegS</t>
+  </si>
+  <si>
+    <t>Z913H3KE0</t>
+  </si>
+  <si>
+    <t>XS0332288058</t>
+  </si>
+  <si>
+    <t>B2NDQF6</t>
+  </si>
+  <si>
+    <t>NORDEA KREDIT REALKREDITAKTIESELSK</t>
+  </si>
+  <si>
+    <t>BMICUQAZ7</t>
+  </si>
+  <si>
+    <t>DK0002059906</t>
+  </si>
+  <si>
+    <t>BQ74R38</t>
+  </si>
+  <si>
+    <t>BMIDZ32G2</t>
+  </si>
+  <si>
+    <t>DK0002061217</t>
+  </si>
+  <si>
+    <t>BRT3ZK3</t>
+  </si>
+  <si>
+    <t>BMIE8ZXZ3</t>
+  </si>
+  <si>
+    <t>DK0002061563</t>
+  </si>
+  <si>
+    <t>BMCVFM1</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S RegS</t>
+  </si>
+  <si>
+    <t>BMIDZLEJ3</t>
+  </si>
+  <si>
+    <t>DK0009548372</t>
+  </si>
+  <si>
+    <t>BS6TGG4</t>
+  </si>
+  <si>
+    <t>BMIE9FSH2</t>
+  </si>
+  <si>
+    <t>DK0009549776</t>
+  </si>
+  <si>
+    <t>BMCVFN2</t>
+  </si>
+  <si>
+    <t>NYT_19-NYT A 144A</t>
+  </si>
+  <si>
+    <t>62954PAA8</t>
+  </si>
+  <si>
+    <t>US62954PAA84</t>
+  </si>
+  <si>
+    <t>NYT_19-NYT C 144A</t>
+  </si>
+  <si>
+    <t>62954PAJ9</t>
+  </si>
+  <si>
+    <t>US62954PAJ93</t>
+  </si>
+  <si>
+    <t>NYT_19-NYT D 144A</t>
+  </si>
+  <si>
+    <t>62954PAL4</t>
+  </si>
+  <si>
+    <t>US62954PAL40</t>
+  </si>
+  <si>
+    <t>NZD CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>NZD_CCASH</t>
+  </si>
+  <si>
+    <t>NZES_21-FHT1 A 144A</t>
+  </si>
+  <si>
+    <t>62955MAB2</t>
+  </si>
+  <si>
+    <t>US62955MAB28</t>
+  </si>
+  <si>
+    <t>NZES_21-GNT1 A 144A</t>
+  </si>
+  <si>
+    <t>65246QAA7</t>
+  </si>
+  <si>
+    <t>US65246QAA76</t>
+  </si>
+  <si>
+    <t>NZES_24-FNT1 A 144A</t>
+  </si>
+  <si>
+    <t>62956YAA7</t>
+  </si>
+  <si>
+    <t>US62956YAA73</t>
+  </si>
+  <si>
+    <t>NZES_25-FHT1 A 144A</t>
+  </si>
+  <si>
+    <t>64832EAA7</t>
+  </si>
+  <si>
+    <t>US64832EAA73</t>
+  </si>
+  <si>
+    <t>OLYMPUS WATER US HOLDINGS CORP RegS</t>
+  </si>
+  <si>
+    <t>BMIA5VZQ1</t>
+  </si>
+  <si>
+    <t>XS2391351454</t>
+  </si>
+  <si>
+    <t>BP0TWL6</t>
+  </si>
+  <si>
+    <t>OLYMPUS WTR US HLDG CORP RegS</t>
+  </si>
+  <si>
+    <t>BMIFK6FE7</t>
+  </si>
+  <si>
+    <t>XS3193933663</t>
+  </si>
+  <si>
+    <t>BVMXVF5</t>
+  </si>
+  <si>
+    <t>OMPT_17-1MKT A 144A</t>
+  </si>
+  <si>
+    <t>68245HAA2</t>
+  </si>
+  <si>
+    <t>US68245HAA23</t>
+  </si>
+  <si>
+    <t>OMPT_17-1MKT E 144A</t>
+  </si>
+  <si>
+    <t>68245HAJ3</t>
+  </si>
+  <si>
+    <t>US68245HAJ32</t>
+  </si>
+  <si>
+    <t>OPAL BIDCO SAS RegS</t>
+  </si>
+  <si>
+    <t>BMIEQC3G9</t>
+  </si>
+  <si>
+    <t>XS3037643304</t>
+  </si>
+  <si>
+    <t>BVBHH72</t>
+  </si>
+  <si>
+    <t>ORANGE SA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIBVBVZ8</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>BNM0CR9</t>
+  </si>
+  <si>
+    <t>OXFIN_22-1A A2 144A</t>
+  </si>
+  <si>
+    <t>69145BAA4</t>
+  </si>
+  <si>
+    <t>US69145BAA44</t>
+  </si>
+  <si>
+    <t>PEN CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>PEN_CCASH</t>
+  </si>
+  <si>
+    <t>PERU (REPUBLIC OF)</t>
+  </si>
+  <si>
+    <t>BMI7RF0Y0</t>
+  </si>
+  <si>
+    <t>PEP01000C5G4</t>
+  </si>
+  <si>
+    <t>BJ5CSV0</t>
+  </si>
+  <si>
+    <t>BMI5RCNJ9</t>
+  </si>
+  <si>
+    <t>PEP01000C5E9</t>
+  </si>
+  <si>
+    <t>BF8F0J0</t>
+  </si>
+  <si>
+    <t>PETSMART LLC/PETSMART FI 144A</t>
+  </si>
+  <si>
+    <t>71677KAC2</t>
+  </si>
+  <si>
+    <t>US71677KAC27</t>
+  </si>
+  <si>
+    <t>BNRNCC8</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMICYAJ22</t>
+  </si>
+  <si>
+    <t>XS2747093321</t>
+  </si>
+  <si>
+    <t>BPRSLQ4</t>
+  </si>
+  <si>
+    <t>PLTNO-1 AR RegS</t>
+  </si>
+  <si>
+    <t>BMIA0Y344</t>
+  </si>
+  <si>
+    <t>IT0005446528</t>
+  </si>
+  <si>
+    <t>PNMSR_24-GT1 A 144A</t>
+  </si>
+  <si>
+    <t>69354WAJ5</t>
+  </si>
+  <si>
+    <t>US69354WAJ53</t>
+  </si>
+  <si>
+    <t>PNMSR_25-GT1 A 144A</t>
+  </si>
+  <si>
+    <t>69354WAK2</t>
+  </si>
+  <si>
+    <t>US69354WAK27</t>
+  </si>
+  <si>
+    <t>PONY_24-1 E RegS</t>
+  </si>
+  <si>
+    <t>BMIDNN461</t>
+  </si>
+  <si>
+    <t>XS2845211536</t>
+  </si>
+  <si>
+    <t>PRET_25-NPL2 A1 144A</t>
+  </si>
+  <si>
+    <t>69392JAA7</t>
+  </si>
+  <si>
+    <t>US69392JAA79</t>
+  </si>
+  <si>
+    <t>PRET_25-NPL3 A1 144A</t>
+  </si>
+  <si>
+    <t>74143HAA3</t>
+  </si>
+  <si>
+    <t>US74143HAA32</t>
+  </si>
+  <si>
+    <t>PRET_25-NPL4 A1 144A</t>
+  </si>
+  <si>
+    <t>74136UAA3</t>
+  </si>
+  <si>
+    <t>US74136UAA34</t>
+  </si>
+  <si>
+    <t>PRET_25-NPL5 A1 144A</t>
+  </si>
+  <si>
+    <t>74143LAA4</t>
+  </si>
+  <si>
+    <t>US74143LAA44</t>
+  </si>
+  <si>
+    <t>PRK_17-280P C 144A</t>
+  </si>
+  <si>
+    <t>90205FAJ9</t>
+  </si>
+  <si>
+    <t>US90205FAJ93</t>
+  </si>
+  <si>
+    <t>PRK_17-280P E 144A</t>
+  </si>
+  <si>
+    <t>90205FAN0</t>
+  </si>
+  <si>
+    <t>US90205FAN06</t>
+  </si>
+  <si>
+    <t>PRK_17-280P F 144A</t>
+  </si>
+  <si>
+    <t>90205FAQ3</t>
+  </si>
+  <si>
+    <t>US90205FAQ37</t>
+  </si>
+  <si>
+    <t>PROG_21-SFR3 F 144A</t>
+  </si>
+  <si>
+    <t>74333VAN4</t>
+  </si>
+  <si>
+    <t>US74333VAN47</t>
+  </si>
+  <si>
+    <t>PROG_22-SFR1 H 144A</t>
+  </si>
+  <si>
+    <t>74333YAS7</t>
+  </si>
+  <si>
+    <t>US74333YAS72</t>
+  </si>
+  <si>
+    <t>PROSUS NV MTN RegS</t>
+  </si>
+  <si>
+    <t>BMI8WJ149</t>
+  </si>
+  <si>
+    <t>XS2211183756</t>
+  </si>
+  <si>
+    <t>BK7YNZ0</t>
+  </si>
+  <si>
+    <t>PRPM_22-NQM1 A1 144A</t>
+  </si>
+  <si>
+    <t>69378KAA2</t>
+  </si>
+  <si>
+    <t>US69378KAA25</t>
+  </si>
+  <si>
+    <t>PRPM_24-RCF3 M1 144A</t>
+  </si>
+  <si>
+    <t>74390BAG3</t>
+  </si>
+  <si>
+    <t>US74390BAG32</t>
+  </si>
+  <si>
+    <t>PRPM_25-2 A1 144A</t>
+  </si>
+  <si>
+    <t>69382HAA3</t>
+  </si>
+  <si>
+    <t>US69382HAA32</t>
+  </si>
+  <si>
+    <t>PRPM_25-NQM5 M1 144A</t>
+  </si>
+  <si>
+    <t>69383FAH1</t>
+  </si>
+  <si>
+    <t>US69383FAH10</t>
+  </si>
+  <si>
+    <t>RALI_06-QA2 2A1</t>
+  </si>
+  <si>
+    <t>761118TR9</t>
+  </si>
+  <si>
+    <t>US761118TR95</t>
+  </si>
+  <si>
+    <t>RAMP_05-RS1 MI1</t>
+  </si>
+  <si>
+    <t>76112BHZ6</t>
+  </si>
+  <si>
+    <t>US76112BHZ67</t>
+  </si>
+  <si>
+    <t>RAPTOR_19-1 A 144A</t>
+  </si>
+  <si>
+    <t>75383HAA9</t>
+  </si>
+  <si>
+    <t>US75383HAA95</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIDN9X94</t>
+  </si>
+  <si>
+    <t>FR001400QY14</t>
+  </si>
+  <si>
+    <t>BQFH7J5</t>
+  </si>
+  <si>
+    <t>RDCUK_26-1A A 144A</t>
+  </si>
+  <si>
+    <t>Z97G41GA6</t>
+  </si>
+  <si>
+    <t>XS3284969766</t>
+  </si>
+  <si>
+    <t>REALKREDIT DANMARK A/S RegS</t>
+  </si>
+  <si>
+    <t>BMICWFD78</t>
+  </si>
+  <si>
+    <t>DK0004629342</t>
+  </si>
+  <si>
+    <t>BQ69CF1</t>
+  </si>
+  <si>
+    <t>BMICB28W1</t>
+  </si>
+  <si>
+    <t>DK0004627130</t>
+  </si>
+  <si>
+    <t>BMXX6Q7</t>
+  </si>
+  <si>
+    <t>BMIDZLDX3</t>
+  </si>
+  <si>
+    <t>DK0004630274</t>
+  </si>
+  <si>
+    <t>BMCVFW1</t>
+  </si>
+  <si>
+    <t>RGRNF_20-1 D RegS</t>
+  </si>
+  <si>
+    <t>Z94GMYZQ1</t>
+  </si>
+  <si>
+    <t>XS2099061124</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) MTN RegS</t>
+  </si>
+  <si>
+    <t>BMIEPPBK3</t>
+  </si>
+  <si>
+    <t>XS3021378032</t>
+  </si>
+  <si>
+    <t>BTWMSY6</t>
+  </si>
+  <si>
+    <t>BYDE8JKM1</t>
+  </si>
+  <si>
+    <t>XS2999533271</t>
+  </si>
+  <si>
+    <t>BSNZDM0</t>
+  </si>
+  <si>
+    <t>RSMNP_23-1 A RegS</t>
+  </si>
+  <si>
+    <t>BMICTPTM0</t>
+  </si>
+  <si>
+    <t>XS2728633186</t>
+  </si>
+  <si>
+    <t>RVMLT_07-1 A 144A</t>
+  </si>
+  <si>
+    <t>769422AA4</t>
+  </si>
+  <si>
+    <t>US769422AA40</t>
+  </si>
+  <si>
+    <t>B6W3CN5</t>
+  </si>
+  <si>
+    <t>RVMLT_07-4A A 144A</t>
+  </si>
+  <si>
+    <t>76942LAA2</t>
+  </si>
+  <si>
+    <t>US76942LAA26</t>
+  </si>
+  <si>
+    <t>RVMLT_07-4X A RegS</t>
+  </si>
+  <si>
+    <t>Z9447PQW1</t>
+  </si>
+  <si>
+    <t>USU76675AA21</t>
+  </si>
+  <si>
+    <t>RWE AG RegS</t>
+  </si>
+  <si>
+    <t>BMIF0QHR4</t>
+  </si>
+  <si>
+    <t>XS3094765735</t>
+  </si>
+  <si>
+    <t>SANR_25-1 E RegS</t>
+  </si>
+  <si>
+    <t>Z97BKHGB2</t>
+  </si>
+  <si>
+    <t>ES0305973044</t>
+  </si>
+  <si>
+    <t>SCAS_07-CB1A A 144A</t>
+  </si>
+  <si>
+    <t>864248AA7</t>
+  </si>
+  <si>
+    <t>US864248AA74</t>
+  </si>
+  <si>
+    <t>SCGC_20-1 E RegS</t>
+  </si>
+  <si>
+    <t>BMI94VH93</t>
+  </si>
+  <si>
+    <t>XS2239091833</t>
+  </si>
+  <si>
+    <t>SCRT_16-1 M2 144A</t>
+  </si>
+  <si>
+    <t>35563PAE9</t>
+  </si>
+  <si>
+    <t>US35563PAE97</t>
+  </si>
+  <si>
+    <t>SCRT_17-2 M2 144A</t>
+  </si>
+  <si>
+    <t>35563PBJ7</t>
+  </si>
+  <si>
+    <t>US35563PBJ75</t>
+  </si>
+  <si>
+    <t>SCRT_18-3 M 144A</t>
+  </si>
+  <si>
+    <t>35563PGR4</t>
+  </si>
+  <si>
+    <t>US35563PGR47</t>
+  </si>
+  <si>
+    <t>SCRT_18-4 M 144A</t>
+  </si>
+  <si>
+    <t>35563PHQ5</t>
+  </si>
+  <si>
+    <t>US35563PHQ54</t>
+  </si>
+  <si>
+    <t>SEASPAN CORP 144A</t>
+  </si>
+  <si>
+    <t>81254UAK2</t>
+  </si>
+  <si>
+    <t>US81254UAK25</t>
+  </si>
+  <si>
+    <t>BMZ6F67</t>
+  </si>
+  <si>
+    <t>SGD CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>SGD_CCASH</t>
+  </si>
+  <si>
+    <t>SGD/USD</t>
+  </si>
+  <si>
+    <t>BMIGA3ERR</t>
+  </si>
+  <si>
+    <t>BMIGA3ERP</t>
+  </si>
+  <si>
+    <t>SHIFT4 PAYMENTS LLC RegS</t>
+  </si>
+  <si>
+    <t>BMIEVQB40</t>
+  </si>
+  <si>
+    <t>XS3068793754</t>
+  </si>
+  <si>
+    <t>BVK4D32</t>
+  </si>
+  <si>
+    <t>SHNTN_15-1A A 144A</t>
+  </si>
+  <si>
+    <t>82321UAA1</t>
+  </si>
+  <si>
+    <t>US82321UAA16</t>
+  </si>
+  <si>
+    <t>SINCLAIR TELEVISION GROUP INC 144A</t>
+  </si>
+  <si>
+    <t>829259BH2</t>
+  </si>
+  <si>
+    <t>US829259BH26</t>
+  </si>
+  <si>
+    <t>BP946X2</t>
+  </si>
+  <si>
+    <t>SIRLOG_26-1A C 144A</t>
+  </si>
+  <si>
+    <t>Z97ESMTN7</t>
+  </si>
+  <si>
+    <t>XS3269462571</t>
+  </si>
+  <si>
+    <t>SIRLOG_26-1A D 144A</t>
+  </si>
+  <si>
+    <t>Z97ESMTP2</t>
+  </si>
+  <si>
+    <t>XS3269462811</t>
+  </si>
+  <si>
+    <t>SLMA_03-7X A5B RegS</t>
+  </si>
+  <si>
+    <t>B0A0BF978</t>
+  </si>
+  <si>
+    <t>XS0172692914</t>
+  </si>
+  <si>
+    <t>7633692</t>
+  </si>
+  <si>
+    <t>SLMA_04-10X A8 RegS</t>
+  </si>
+  <si>
+    <t>BRS11TKK7</t>
+  </si>
+  <si>
+    <t>XS0203069710</t>
+  </si>
+  <si>
+    <t>B0367K3</t>
+  </si>
+  <si>
+    <t>SLMA_04-2X A6 RegS</t>
+  </si>
+  <si>
+    <t>BRS04N716</t>
+  </si>
+  <si>
+    <t>XS0187456156</t>
+  </si>
+  <si>
+    <t>B00KKM1</t>
+  </si>
+  <si>
+    <t>SLMA_04-5X A6 RegS</t>
+  </si>
+  <si>
+    <t>BRS0GL4V4</t>
+  </si>
+  <si>
+    <t>XS0194143532</t>
+  </si>
+  <si>
+    <t>B02JZG5</t>
+  </si>
+  <si>
+    <t>SLVRR_19-1 A 144A</t>
+  </si>
+  <si>
+    <t>827304AA4</t>
+  </si>
+  <si>
+    <t>US827304AA49</t>
+  </si>
+  <si>
+    <t>SM ENERGY CO 144A</t>
   </si>
   <si>
     <t>17888HAC7</t>
   </si>
   <si>
     <t>US17888HAC79</t>
   </si>
   <si>
     <t>BQGG520</t>
   </si>
   <si>
-    <t>CLARIOS GLOBAL LP / CLARIOS US FIN RegS</t>
-[...3499 lines deleted...]
-  <si>
     <t>SNAM SPA RegS</t>
   </si>
   <si>
     <t>BMIDWR1F5</t>
   </si>
   <si>
     <t>XS2896350175</t>
   </si>
   <si>
     <t>BTFJ0T3</t>
   </si>
   <si>
     <t>SNMLT_05-2A A3 144A</t>
   </si>
   <si>
     <t>81441PCP4</t>
   </si>
   <si>
     <t>US81441PCP45</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA RegS</t>
   </si>
   <si>
     <t>BMI97QM61</t>
@@ -4704,128 +4578,125 @@
   <si>
     <t>BNVY272</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF)</t>
   </si>
   <si>
     <t>BMI3EKMF9</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>BYY9RY3</t>
   </si>
   <si>
     <t>STARR_18-1 A 144A</t>
   </si>
   <si>
     <t>85572RAA7</t>
   </si>
   <si>
     <t>US85572RAA77</t>
   </si>
   <si>
+    <t>STATE STREET CASH COLLATERAL: OTC</t>
+  </si>
+  <si>
+    <t>BMI5AQRZ6</t>
+  </si>
+  <si>
     <t>STRES_23-1 A RegS</t>
   </si>
   <si>
     <t>BMICTCEV5</t>
   </si>
   <si>
     <t>IT0005566739</t>
   </si>
   <si>
     <t>STRES_23-1 B RegS</t>
   </si>
   <si>
     <t>BMICTCJG3</t>
   </si>
   <si>
     <t>IT0005566747</t>
   </si>
   <si>
-    <t>SUNBD_20-1A A 144A</t>
-[...7 lines deleted...]
-  <si>
     <t>SUNOCO LP 144A</t>
   </si>
   <si>
     <t>86765KAE9</t>
   </si>
   <si>
     <t>US86765KAE91</t>
   </si>
   <si>
     <t>BTWSHW5</t>
   </si>
   <si>
     <t>SUPERIOR PLUS LP / SUPERIOR GENERA 144A</t>
   </si>
   <si>
     <t>86828LAC6</t>
   </si>
   <si>
     <t>US86828LAC63</t>
   </si>
   <si>
-    <t>SWP: NZD 3.810400 20-NOV-2035 3M</t>
-[...14 lines deleted...]
-    <t>BMIEYE7Z0</t>
+    <t>SWP: OIS 13.110000 02-JAN-2031 BZD</t>
+  </si>
+  <si>
+    <t>BMIG20FT5</t>
   </si>
   <si>
     <t>SWP: OIS 13.627500 02-JAN-2031 BZD</t>
   </si>
   <si>
     <t>BMIF6LZK4</t>
   </si>
   <si>
     <t>SWP: OIS 13.635000 02-JAN-2031 BZD</t>
   </si>
   <si>
     <t>BMIEZW5T5</t>
   </si>
   <si>
+    <t>TAURS_20-NL1X A RegS</t>
+  </si>
+  <si>
+    <t>BMI8JW8D8</t>
+  </si>
+  <si>
+    <t>XS2128006603</t>
+  </si>
+  <si>
+    <t>BL96PV1</t>
+  </si>
+  <si>
     <t>TAURS_20-NL1X D RegS</t>
   </si>
   <si>
     <t>Z94PWZPX3</t>
   </si>
   <si>
     <t>XS2128007833</t>
   </si>
   <si>
     <t>TDA_27 A3 RegS</t>
   </si>
   <si>
     <t>BRS3486K2</t>
   </si>
   <si>
     <t>ES0377954021</t>
   </si>
   <si>
     <t>B1W4L69</t>
   </si>
   <si>
     <t>TEAMSYSTEM SPA RegS</t>
   </si>
   <si>
     <t>BMIF237Y9</t>
@@ -4968,297 +4839,300 @@
   <si>
     <t>UBS GROUP AG 144A</t>
   </si>
   <si>
     <t>902613BE7</t>
   </si>
   <si>
     <t>US902613BE74</t>
   </si>
   <si>
     <t>BMGC0G9</t>
   </si>
   <si>
     <t>UKLOG_24-1A E 144A</t>
   </si>
   <si>
     <t>BMIDFL6A3</t>
   </si>
   <si>
     <t>XS2809142230</t>
   </si>
   <si>
     <t>UMBS 30YR TBA(REG A)</t>
   </si>
   <si>
-    <t>BMIFSGW65</t>
+    <t>BMIFYDPC0</t>
   </si>
   <si>
     <t>UNICREDIT SPA MTN RegS</t>
   </si>
   <si>
     <t>BMIF1RHE0</t>
   </si>
   <si>
     <t>IT0005656282</t>
   </si>
   <si>
     <t>BMIDXG2A8</t>
   </si>
   <si>
     <t>IT0005611758</t>
   </si>
   <si>
     <t>BQWSMZ2</t>
   </si>
   <si>
     <t>UNITED GROUP BV RegS</t>
   </si>
   <si>
     <t>BMIE1KLC7</t>
   </si>
   <si>
     <t>XS2919880679</t>
   </si>
   <si>
     <t>BS2C8L6</t>
   </si>
   <si>
     <t>US ACUTE CARE SOLUTIONS LLC 144A</t>
   </si>
   <si>
     <t>90367UAD3</t>
   </si>
   <si>
     <t>US90367UAD37</t>
   </si>
   <si>
     <t>BQ68CL4</t>
   </si>
   <si>
     <t>USD CASH(Alpha Committed)</t>
   </si>
   <si>
     <t>USD_CCASH</t>
   </si>
   <si>
+    <t>USD/CHF</t>
+  </si>
+  <si>
+    <t>BMIG9UEJP</t>
+  </si>
+  <si>
+    <t>BMIG9UEJR</t>
+  </si>
+  <si>
     <t>USD/EUR</t>
   </si>
   <si>
-    <t>BMIFV7X3P</t>
-[...14 lines deleted...]
-    <t>BMIFV7X7R</t>
+    <t>BMIG9UBXR</t>
+  </si>
+  <si>
+    <t>BMIG9UBXP</t>
   </si>
   <si>
     <t>UWM HOLDINGS LLC 144A</t>
   </si>
   <si>
     <t>903522AB6</t>
   </si>
   <si>
     <t>US903522AB68</t>
   </si>
   <si>
     <t>BVSYM93</t>
   </si>
   <si>
     <t>UZBEKISTAN (REPUBLIC OF) RegS</t>
   </si>
   <si>
     <t>BMIEJ97B1</t>
   </si>
   <si>
     <t>XS3008639810</t>
   </si>
   <si>
-    <t>VCAT_25-NPL1 A1 144A</t>
-[...7 lines deleted...]
-  <si>
     <t>VDCDE_25-1A A2 144A</t>
   </si>
   <si>
     <t>BMIEXCL30</t>
   </si>
   <si>
     <t>XS3045501718</t>
   </si>
   <si>
     <t>VDCUK_24-1A A2 144A</t>
   </si>
   <si>
     <t>BMIDGPHF0</t>
   </si>
   <si>
     <t>XS2808282201</t>
   </si>
   <si>
     <t>BR50TY0</t>
   </si>
   <si>
     <t>VENTURE GLOBAL LNG INC 144A</t>
   </si>
   <si>
+    <t>92332YAA9</t>
+  </si>
+  <si>
+    <t>US92332YAA91</t>
+  </si>
+  <si>
+    <t>BRK41K7</t>
+  </si>
+  <si>
     <t>92332YAB7</t>
   </si>
   <si>
     <t>US92332YAB74</t>
   </si>
   <si>
     <t>BRK4301</t>
   </si>
   <si>
-    <t>92332YAA9</t>
-[...5 lines deleted...]
-    <t>BRK41K7</t>
+    <t>VERIZON COMMUNICATIONS INC</t>
+  </si>
+  <si>
+    <t>BMIG8KTZ6</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>BTMN2Y7</t>
   </si>
   <si>
     <t>VIRGIN MEDIA SECURED FINANCE PLC RegS</t>
   </si>
   <si>
     <t>BMI81U8Z2</t>
   </si>
   <si>
     <t>XS2062666602</t>
   </si>
   <si>
     <t>BKLXG54</t>
   </si>
   <si>
-    <t>VIRGIN MEDIA VENDOR FINANCING NOTE 144A</t>
-[...22 lines deleted...]
-  <si>
     <t>VISCI_22-1A D 144A</t>
   </si>
   <si>
     <t>Z95NPH2C6</t>
   </si>
   <si>
     <t>XS2453862224</t>
   </si>
   <si>
     <t>VISCI_22-1X D RegS</t>
   </si>
   <si>
     <t>BMIARH3L4</t>
   </si>
   <si>
     <t>XS2453862141</t>
   </si>
   <si>
     <t>VISTAJET MALTA FINANCE PLC / XO MA 144A</t>
   </si>
   <si>
     <t>92840JAB5</t>
   </si>
   <si>
     <t>US92840JAB52</t>
   </si>
   <si>
     <t>BP4Z8H8</t>
   </si>
   <si>
+    <t>VMED O2 UK FINANCING I PLC 144A</t>
+  </si>
+  <si>
+    <t>92858RAB6</t>
+  </si>
+  <si>
+    <t>US92858RAB69</t>
+  </si>
+  <si>
+    <t>BP7LR98</t>
+  </si>
+  <si>
+    <t>VMED O2 UK FINANCING I PLC RegS</t>
+  </si>
+  <si>
+    <t>BMI9WND45</t>
+  </si>
+  <si>
+    <t>XS2358483258</t>
+  </si>
+  <si>
+    <t>BL6JV15</t>
+  </si>
+  <si>
     <t>VOLKSWAGEN INTERNATIONAL FINANCE N RegS</t>
   </si>
   <si>
+    <t>BMI5MWLS2</t>
+  </si>
+  <si>
+    <t>XS1629774230</t>
+  </si>
+  <si>
+    <t>BYVMXX6</t>
+  </si>
+  <si>
+    <t>BMICDVQR6</t>
+  </si>
+  <si>
+    <t>XS2675884576</t>
+  </si>
+  <si>
+    <t>BR852D2</t>
+  </si>
+  <si>
     <t>BMI1WDT39</t>
   </si>
   <si>
     <t>XS1048428442</t>
   </si>
   <si>
     <t>BKWC0Q9</t>
   </si>
   <si>
-    <t>BMI5MWLS2</t>
-[...23 lines deleted...]
-    <t>US91835GAA22</t>
+    <t>VOLTAGRID LLC 144A</t>
+  </si>
+  <si>
+    <t>92874BAA3</t>
+  </si>
+  <si>
+    <t>US92874BAA35</t>
+  </si>
+  <si>
+    <t>BVK6BT0</t>
   </si>
   <si>
     <t>VOLT_21-NPL4 A1 144A</t>
   </si>
   <si>
     <t>92873BAA4</t>
   </si>
   <si>
     <t>US92873BAA44</t>
   </si>
   <si>
     <t>VOYAGER PARENT LLC 144A</t>
   </si>
   <si>
     <t>92921EAA0</t>
   </si>
   <si>
     <t>US92921EAA01</t>
   </si>
   <si>
     <t>BVK4MV3</t>
   </si>
   <si>
     <t>WAAV_19-1 A 144A</t>
   </si>
@@ -5301,90 +5175,105 @@
   <si>
     <t>BQ2MVL3</t>
   </si>
   <si>
     <t>WFCM_15NX1 D</t>
   </si>
   <si>
     <t>94989HBM1</t>
   </si>
   <si>
     <t>US94989HBM16</t>
   </si>
   <si>
     <t>BZ03JQ2</t>
   </si>
   <si>
     <t>WFCM_25-1918 A 144A</t>
   </si>
   <si>
     <t>95004QAA6</t>
   </si>
   <si>
     <t>US95004QAA67</t>
   </si>
   <si>
+    <t>WFLD_14-MONT A 144A</t>
+  </si>
+  <si>
+    <t>92939GAA5</t>
+  </si>
+  <si>
+    <t>US92939GAA58</t>
+  </si>
+  <si>
     <t>WINDSOR HOLDINGS III LLC 144A</t>
   </si>
   <si>
     <t>97360AAA5</t>
   </si>
   <si>
     <t>US97360AAA51</t>
   </si>
   <si>
     <t>BRTZPL0</t>
   </si>
   <si>
     <t>WOLFR_23-3 A RegS</t>
   </si>
   <si>
     <t>BMICVC377</t>
   </si>
   <si>
     <t>XS2712625669</t>
   </si>
   <si>
     <t>XPLR INFRASTRUCTURE OPERATING PART 144A</t>
   </si>
   <si>
     <t>98380MAB1</t>
   </si>
   <si>
     <t>US98380MAB19</t>
   </si>
   <si>
     <t>BTXYTD7</t>
   </si>
   <si>
     <t>98380MAA3</t>
   </si>
   <si>
     <t>US98380MAA36</t>
   </si>
   <si>
     <t>BTXYQ14</t>
+  </si>
+  <si>
+    <t>ZAR CASH(Alpha Committed)</t>
+  </si>
+  <si>
+    <t>ZAR_CCASH</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 144A</t>
   </si>
   <si>
     <t>98927UAA5</t>
   </si>
   <si>
     <t>US98927UAA51</t>
   </si>
   <si>
     <t>BPLZN32</t>
   </si>
   <si>
     <t>Le posizioni si riferiscono alla data indicata e sono soggette a modifica. I dati riguardanti i titoli e le allocazioni percentuali sono forniti a solo scopo illustrativo e non costituiscono né devono essere intesi come una consulenza o una raccomandazione d’investimento in relazione ai valori immobiliari o agli investimenti citati. Per informazioni più dettagliate sui rischi si rimanda al prospetto del fondo.</t>
   </si>
   <si>
     <t>Prima di investire si consiglia di valutare attentamente l’obiettivo d’investimento, i rischi, le commissioni e le spese del comparto. Il prospetto contiene queste e altre informazioni sul comparto. Una copia del prospetto può essere scaricata dal sito morganstanley.com/im. Si prega di leggere attentamente il prospetto prima di investire.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) è la divisione di asset management di Morgan Stanley.</t>
   </si>
 </sst>
 </file>
 
@@ -5761,11070 +5650,10611 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E663"/>
+  <dimension ref="A1:E636"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="46.5703125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="16.0"/>
     <col min="3" max="3" customWidth="true" width="13.85546875"/>
     <col min="4" max="4" customWidth="true" width="14.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
-        <v>1781</v>
+        <v>1744</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
     </row>
     <row r="6" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
     </row>
     <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s" s="0">
         <v>14</v>
       </c>
       <c r="D9" t="s" s="0">
         <v>15</v>
       </c>
       <c r="E9" t="s" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C10" t="s" s="0">
         <v>19</v>
       </c>
       <c r="D10" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E10" t="n" s="0">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s" s="0">
         <v>23</v>
       </c>
       <c r="D11" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E11" t="n" s="0">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s" s="0">
         <v>26</v>
       </c>
       <c r="D12" t="s" s="0">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E12" t="n" s="0">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="C13" t="s" s="0">
         <v>29</v>
       </c>
-      <c r="C13" t="s" s="0">
+      <c r="D13" t="s" s="0">
         <v>30</v>
       </c>
-      <c r="D13" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="n" s="0">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s" s="0">
         <v>33</v>
       </c>
       <c r="D14" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E14" t="n" s="0">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s" s="0">
         <v>36</v>
       </c>
       <c r="D15" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E15" t="n" s="0">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C16" t="s" s="0">
         <v>39</v>
       </c>
       <c r="D16" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E16" t="n" s="0">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s" s="0">
         <v>42</v>
       </c>
       <c r="D17" t="s" s="0">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E17" t="n" s="0">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="C18" t="s" s="0">
         <v>45</v>
       </c>
-      <c r="C18" t="s" s="0">
+      <c r="D18" t="s" s="0">
         <v>46</v>
       </c>
-      <c r="D18" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="C19" t="s" s="0">
         <v>49</v>
       </c>
-      <c r="C19" t="s" s="0">
+      <c r="D19" t="s" s="0">
         <v>50</v>
       </c>
-      <c r="D19" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="n" s="0">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s" s="0">
         <v>53</v>
       </c>
       <c r="D20" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E20" t="n" s="0">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s" s="0">
         <v>56</v>
       </c>
       <c r="D21" t="s" s="0">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="E21" t="n" s="0">
-        <v>0.33</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="C22" t="s" s="0">
         <v>59</v>
       </c>
-      <c r="C22" t="s" s="0">
+      <c r="D22" t="s" s="0">
         <v>60</v>
       </c>
-      <c r="D22" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="n" s="0">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="C23" t="s" s="0">
         <v>63</v>
       </c>
-      <c r="C23" t="s" s="0">
+      <c r="D23" t="s" s="0">
         <v>64</v>
       </c>
-      <c r="D23" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="n" s="0">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B24" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s" s="0">
         <v>66</v>
       </c>
-      <c r="C24" t="s" s="0">
+      <c r="D24" t="s" s="0">
         <v>67</v>
       </c>
-      <c r="D24" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="n" s="0">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="C25" t="s" s="0">
         <v>70</v>
       </c>
-      <c r="C25" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E25" t="n" s="0">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="C26" t="s" s="0">
         <v>73</v>
       </c>
-      <c r="C26" t="s" s="0">
+      <c r="D26" t="s" s="0">
         <v>74</v>
       </c>
-      <c r="D26" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="n" s="0">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s" s="0">
         <v>77</v>
       </c>
       <c r="D27" t="s" s="0">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="E27" t="n" s="0">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C28" t="s" s="0">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s" s="0">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="E28" t="n" s="0">
         <v>0.1</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C29" t="s" s="0">
         <v>84</v>
       </c>
       <c r="D29" t="s" s="0">
         <v>85</v>
       </c>
       <c r="E29" t="n" s="0">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s" s="0">
         <v>88</v>
       </c>
       <c r="D30" t="s" s="0">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="E30" t="n" s="0">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="C31" t="s" s="0">
         <v>91</v>
       </c>
-      <c r="C31" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E31" t="n" s="0">
-        <v>0.18</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="C32" t="s" s="0">
         <v>94</v>
       </c>
-      <c r="C32" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E32" t="n" s="0">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="6" t="s">
+      <c r="C33" t="s" s="0">
         <v>97</v>
       </c>
-      <c r="C33" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E33" t="n" s="0">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="C34" t="s" s="0">
         <v>100</v>
       </c>
-      <c r="C34" t="s" s="0">
+      <c r="D34" t="s" s="0">
         <v>101</v>
       </c>
-      <c r="D34" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="n" s="0">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C35" t="s" s="0">
         <v>104</v>
       </c>
       <c r="D35" t="s" s="0">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="E35" t="n" s="0">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C36" t="s" s="0">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D36" t="s" s="0">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" t="n" s="0">
         <v>0.19</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C37" t="s" s="0">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" t="s" s="0">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="E37" t="n" s="0">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s" s="0">
         <v>115</v>
       </c>
       <c r="D38" t="s" s="0">
         <v>116</v>
       </c>
       <c r="E38" t="n" s="0">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s" s="0">
         <v>119</v>
       </c>
       <c r="D39" t="s" s="0">
         <v>120</v>
       </c>
       <c r="E39" t="n" s="0">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s" s="0">
         <v>123</v>
       </c>
       <c r="D40" t="s" s="0">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="E40" t="n" s="0">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s" s="0">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D41" t="s" s="0">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="E41" t="n" s="0">
         <v>0.07</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C42" t="s" s="0">
         <v>130</v>
       </c>
       <c r="D42" t="s" s="0">
         <v>131</v>
       </c>
       <c r="E42" t="n" s="0">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C43" t="s" s="0">
         <v>134</v>
       </c>
       <c r="D43" t="s" s="0">
         <v>135</v>
       </c>
       <c r="E43" t="n" s="0">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C44" t="s" s="0">
         <v>138</v>
       </c>
       <c r="D44" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E44" t="n" s="0">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C45" t="s" s="0">
         <v>141</v>
       </c>
       <c r="D45" t="s" s="0">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="E45" t="n" s="0">
-        <v>0.4</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="C46" t="s" s="0">
         <v>144</v>
       </c>
-      <c r="C46" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s" s="0">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="E46" t="n" s="0">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C47" t="s" s="0">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D47" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E47" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="C48" t="s" s="0">
         <v>150</v>
       </c>
-      <c r="B48" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E48" t="n" s="0">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" t="s" s="0">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E49" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="C50" t="s" s="0">
         <v>156</v>
       </c>
-      <c r="B50" s="6" t="s">
+      <c r="D50" t="s" s="0">
         <v>157</v>
       </c>
-      <c r="C50" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E50" t="n" s="0">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="B51" s="6" t="s">
+      <c r="C51" t="s" s="0">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D51" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E51" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B52" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="B52" s="6" t="s">
+      <c r="C52" t="s" s="0">
         <v>163</v>
       </c>
-      <c r="C52" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D52" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E52" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="C53" t="s" s="0">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D53" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E53" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="B54" s="6" t="s">
+      <c r="C54" t="s" s="0">
         <v>169</v>
       </c>
-      <c r="C54" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D54" t="s" s="0">
-        <v>171</v>
+        <v>20</v>
       </c>
       <c r="E54" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C55" t="s" s="0">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D55" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E55" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C56" t="s" s="0">
         <v>175</v>
       </c>
-      <c r="B56" s="6" t="s">
+      <c r="D56" t="s" s="0">
         <v>176</v>
       </c>
-      <c r="C56" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E56" t="n" s="0">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="57" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B57" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="B57" s="6" t="s">
+      <c r="C57" t="s" s="0">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D57" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E57" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="58" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="B58" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="B58" s="6" t="s">
+      <c r="C58" t="s" s="0">
         <v>182</v>
       </c>
-      <c r="C58" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D58" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E58" t="n" s="0">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="59" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B59" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="B59" s="6" t="s">
+      <c r="C59" t="s" s="0">
         <v>185</v>
       </c>
-      <c r="C59" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D59" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E59" t="n" s="0">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B60" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="B60" s="6" t="s">
+      <c r="C60" t="s" s="0">
         <v>188</v>
       </c>
-      <c r="C60" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D60" t="s" s="0">
-        <v>190</v>
+        <v>20</v>
       </c>
       <c r="E60" t="n" s="0">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C61" t="s" s="0">
         <v>191</v>
       </c>
-      <c r="B61" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E61" t="n" s="0">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="62" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C62" t="s" s="0">
         <v>194</v>
       </c>
-      <c r="B62" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E62" t="n" s="0">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="63" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="C63" t="s" s="0">
         <v>197</v>
       </c>
-      <c r="B63" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E63" t="n" s="0">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="64" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C64" t="s" s="0">
         <v>200</v>
       </c>
-      <c r="B64" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E64" t="n" s="0">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C65" t="s" s="0">
         <v>203</v>
       </c>
-      <c r="B65" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E65" t="n" s="0">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C66" t="s" s="0">
         <v>206</v>
       </c>
-      <c r="B66" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E66" t="n" s="0">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" t="s" s="0">
         <v>209</v>
       </c>
-      <c r="B67" s="6" t="s">
+      <c r="D67" t="s" s="0">
         <v>210</v>
       </c>
-      <c r="C67" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E67" t="n" s="0">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B68" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="B68" s="6" t="s">
+      <c r="C68" t="s" s="0">
         <v>213</v>
       </c>
-      <c r="C68" t="s" s="0">
+      <c r="D68" t="s" s="0">
         <v>214</v>
       </c>
-      <c r="D68" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="n" s="0">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C69" t="s" s="0">
         <v>217</v>
       </c>
       <c r="D69" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E69" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C70" t="s" s="0">
         <v>220</v>
       </c>
       <c r="D70" t="s" s="0">
-        <v>20</v>
+        <v>221</v>
       </c>
       <c r="E70" t="n" s="0">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C71" t="s" s="0">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D71" t="s" s="0">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E71" t="n" s="0">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C72" t="s" s="0">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D72" t="s" s="0">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E72" t="n" s="0">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C73" t="s" s="0">
-        <v>231</v>
+        <v>20</v>
       </c>
       <c r="D73" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E73" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C74" t="s" s="0">
         <v>234</v>
       </c>
       <c r="D74" t="s" s="0">
-        <v>235</v>
+        <v>20</v>
       </c>
       <c r="E74" t="n" s="0">
-        <v>0.26</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="B75" s="6" t="s">
+      <c r="C75" t="s" s="0">
         <v>237</v>
       </c>
-      <c r="C75" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E75" t="n" s="0">
-        <v>0.01</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C76" t="s" s="0">
         <v>240</v>
       </c>
       <c r="D76" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E76" t="n" s="0">
-        <v>0.01</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C77" t="s" s="0">
         <v>243</v>
       </c>
       <c r="D77" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E77" t="n" s="0">
-        <v>0.28</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C78" t="s" s="0">
         <v>246</v>
       </c>
       <c r="D78" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E78" t="n" s="0">
-        <v>0.49</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>248</v>
       </c>
       <c r="C79" t="s" s="0">
         <v>249</v>
       </c>
       <c r="D79" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E79" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C80" t="s" s="0">
         <v>252</v>
       </c>
       <c r="D80" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E80" t="n" s="0">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>254</v>
       </c>
       <c r="C81" t="s" s="0">
-        <v>255</v>
+        <v>20</v>
       </c>
       <c r="D81" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E81" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="82" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="B82" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="B82" s="6" t="s">
+      <c r="C82" t="s" s="0">
         <v>257</v>
       </c>
-      <c r="C82" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D82" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E82" t="n" s="0">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="B83" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="B83" s="6" t="s">
+      <c r="C83" t="s" s="0">
         <v>260</v>
       </c>
-      <c r="C83" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D83" t="s" s="0">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="E83" t="n" s="0">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C84" t="s" s="0">
         <v>263</v>
       </c>
       <c r="D84" t="s" s="0">
-        <v>20</v>
+        <v>264</v>
       </c>
       <c r="E84" t="n" s="0">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="85" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C85" t="s" s="0">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D85" t="s" s="0">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E85" t="n" s="0">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="86" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C86" t="s" s="0">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D86" t="s" s="0">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E86" t="n" s="0">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="87" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C87" t="s" s="0">
-        <v>273</v>
+        <v>20</v>
       </c>
       <c r="D87" t="s" s="0">
-        <v>274</v>
+        <v>20</v>
       </c>
       <c r="E87" t="n" s="0">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="88" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C88" t="s" s="0">
-        <v>277</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s" s="0">
-        <v>278</v>
+        <v>20</v>
       </c>
       <c r="E88" t="n" s="0">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="89" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="C89" t="s" s="0">
         <v>279</v>
       </c>
-      <c r="B89" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D89" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E89" t="n" s="0">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="90" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="B90" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="B90" s="6" t="s">
+      <c r="C90" t="s" s="0">
         <v>282</v>
       </c>
-      <c r="C90" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s" s="0">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="E90" t="n" s="0">
-        <v>-0.22</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="91" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C91" t="s" s="0">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="D91" t="s" s="0">
-        <v>20</v>
+        <v>287</v>
       </c>
       <c r="E91" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="92" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C92" t="s" s="0">
-        <v>20</v>
+        <v>290</v>
       </c>
       <c r="D92" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E92" t="n" s="0">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="93" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C93" t="s" s="0">
-        <v>20</v>
+        <v>293</v>
       </c>
       <c r="D93" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E93" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="94" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C94" t="s" s="0">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D94" t="s" s="0">
-        <v>20</v>
+        <v>297</v>
       </c>
       <c r="E94" t="n" s="0">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="95" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C95" t="s" s="0">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D95" t="s" s="0">
-        <v>295</v>
+        <v>20</v>
       </c>
       <c r="E95" t="n" s="0">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="96" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C96" t="s" s="0">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D96" t="s" s="0">
-        <v>299</v>
+        <v>20</v>
       </c>
       <c r="E96" t="n" s="0">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="97" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C97" t="s" s="0">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D97" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E97" t="n" s="0">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="98" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C98" t="s" s="0">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D98" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E98" t="n" s="0">
-        <v>0.24</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="99" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C99" t="s" s="0">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D99" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E99" t="n" s="0">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="100" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C100" t="s" s="0">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D100" t="s" s="0">
-        <v>312</v>
+        <v>20</v>
       </c>
       <c r="E100" t="n" s="0">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="101" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C101" t="s" s="0">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D101" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E101" t="n" s="0">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="102" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C102" t="s" s="0">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D102" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E102" t="n" s="0">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="103" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C103" t="s" s="0">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D103" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E103" t="n" s="0">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="104" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C104" t="s" s="0">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D104" t="s" s="0">
-        <v>20</v>
+        <v>328</v>
       </c>
       <c r="E104" t="n" s="0">
-        <v>0.05</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="105" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C105" t="s" s="0">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="D105" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E105" t="n" s="0">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="106" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C106" t="s" s="0">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D106" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E106" t="n" s="0">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="107" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C107" t="s" s="0">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D107" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E107" t="n" s="0">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="108" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C108" t="s" s="0">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D108" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E108" t="n" s="0">
         <v>0.19</v>
       </c>
     </row>
     <row r="109" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C109" t="s" s="0">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D109" t="s" s="0">
-        <v>340</v>
+        <v>20</v>
       </c>
       <c r="E109" t="n" s="0">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="110" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C110" t="s" s="0">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D110" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E110" t="n" s="0">
-        <v>0.17</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="111" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C111" t="s" s="0">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D111" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E111" t="n" s="0">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="112" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C112" t="s" s="0">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D112" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E112" t="n" s="0">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="113" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C113" t="s" s="0">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D113" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E113" t="n" s="0">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="114" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C114" t="s" s="0">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D114" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E114" t="n" s="0">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="115" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C115" t="s" s="0">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D115" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E115" t="n" s="0">
-        <v>0.01</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="116" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C116" t="s" s="0">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D116" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E116" t="n" s="0">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="117" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C117" t="s" s="0">
-        <v>364</v>
+        <v>20</v>
       </c>
       <c r="D117" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E117" t="n" s="0">
-        <v>0.18</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="118" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C118" t="s" s="0">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D118" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E118" t="n" s="0">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="119" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C119" t="s" s="0">
-        <v>370</v>
+        <v>20</v>
       </c>
       <c r="D119" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E119" t="n" s="0">
-        <v>0.24</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="120" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C120" t="s" s="0">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D120" t="s" s="0">
-        <v>374</v>
+        <v>20</v>
       </c>
       <c r="E120" t="n" s="0">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="121" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C121" t="s" s="0">
         <v>377</v>
       </c>
       <c r="D121" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E121" t="n" s="0">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="122" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C122" t="s" s="0">
         <v>380</v>
       </c>
       <c r="D122" t="s" s="0">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="E122" t="n" s="0">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="123" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>382</v>
       </c>
       <c r="C123" t="s" s="0">
         <v>383</v>
       </c>
       <c r="D123" t="s" s="0">
         <v>384</v>
       </c>
       <c r="E123" t="n" s="0">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="124" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C124" t="s" s="0">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D124" t="s" s="0">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E124" t="n" s="0">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="125" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C125" t="s" s="0">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D125" t="s" s="0">
-        <v>391</v>
+        <v>20</v>
       </c>
       <c r="E125" t="n" s="0">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="126" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C126" t="s" s="0">
         <v>394</v>
       </c>
       <c r="D126" t="s" s="0">
-        <v>20</v>
+        <v>395</v>
       </c>
       <c r="E126" t="n" s="0">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="127" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C127" t="s" s="0">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D127" t="s" s="0">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E127" t="n" s="0">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="128" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C128" t="s" s="0">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D128" t="s" s="0">
-        <v>402</v>
+        <v>20</v>
       </c>
       <c r="E128" t="n" s="0">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="129" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C129" t="s" s="0">
         <v>405</v>
       </c>
       <c r="D129" t="s" s="0">
-        <v>20</v>
+        <v>406</v>
       </c>
       <c r="E129" t="n" s="0">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="130" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C130" t="s" s="0">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D130" t="s" s="0">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E130" t="n" s="0">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="131" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C131" t="s" s="0">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D131" t="s" s="0">
-        <v>413</v>
+        <v>20</v>
       </c>
       <c r="E131" t="n" s="0">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="132" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C132" t="s" s="0">
         <v>416</v>
       </c>
       <c r="D132" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E132" t="n" s="0">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="133" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C133" t="s" s="0">
         <v>419</v>
       </c>
       <c r="D133" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E133" t="n" s="0">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="134" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C134" t="s" s="0">
         <v>422</v>
       </c>
       <c r="D134" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E134" t="n" s="0">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="135" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C135" t="s" s="0">
         <v>425</v>
       </c>
       <c r="D135" t="s" s="0">
-        <v>20</v>
+        <v>426</v>
       </c>
       <c r="E135" t="n" s="0">
-        <v>0.43</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="136" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C136" t="s" s="0">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D136" t="s" s="0">
-        <v>429</v>
+        <v>20</v>
       </c>
       <c r="E136" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="137" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C137" t="s" s="0">
         <v>432</v>
       </c>
       <c r="D137" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E137" t="n" s="0">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="138" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C138" t="s" s="0">
         <v>435</v>
       </c>
       <c r="D138" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E138" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="139" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C139" t="s" s="0">
         <v>438</v>
       </c>
       <c r="D139" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E139" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="140" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C140" t="s" s="0">
         <v>441</v>
       </c>
       <c r="D140" t="s" s="0">
-        <v>442</v>
+        <v>20</v>
       </c>
       <c r="E140" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="141" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="B141" s="6" t="s">
         <v>443</v>
       </c>
-      <c r="B141" s="6" t="s">
+      <c r="C141" t="s" s="0">
         <v>444</v>
       </c>
-      <c r="C141" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D141" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E141" t="n" s="0">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="142" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="B142" s="6" t="s">
         <v>446</v>
       </c>
-      <c r="B142" s="6" t="s">
+      <c r="C142" t="s" s="0">
         <v>447</v>
       </c>
-      <c r="C142" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D142" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E142" t="n" s="0">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="143" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="B143" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="B143" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" t="s" s="0">
-        <v>451</v>
+        <v>20</v>
       </c>
       <c r="D143" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E143" t="n" s="0">
-        <v>0.1</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="144" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C144" t="s" s="0">
-        <v>454</v>
+        <v>20</v>
       </c>
       <c r="D144" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E144" t="n" s="0">
-        <v>0.06</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="145" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C145" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D145" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E145" t="n" s="0">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="146" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C146" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D146" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E146" t="n" s="0">
         <v>-0.01</v>
       </c>
     </row>
     <row r="147" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C147" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D147" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E147" t="n" s="0">
-        <v>-0.05</v>
+        <v>-0.15</v>
       </c>
     </row>
     <row r="148" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C148" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D148" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E148" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="149" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C149" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D149" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E149" t="n" s="0">
-        <v>-0.17</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="150" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C150" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D150" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E150" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="151" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C151" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D151" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E151" t="n" s="0">
-        <v>0.07</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="152" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C152" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D152" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E152" t="n" s="0">
-        <v>-0.04</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="153" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C153" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D153" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E153" t="n" s="0">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="154" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C154" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D154" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E154" t="n" s="0">
-        <v>0.06</v>
+        <v>-0.37</v>
       </c>
     </row>
     <row r="155" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C155" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D155" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E155" t="n" s="0">
-        <v>-0.03</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="156" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="C156" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D156" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E156" t="n" s="0">
-        <v>-0.01</v>
+        <v>-0.49</v>
       </c>
     </row>
     <row r="157" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C157" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D157" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E157" t="n" s="0">
-        <v>-0.41</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="158" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C158" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D158" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E158" t="n" s="0">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="159" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C159" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D159" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E159" t="n" s="0">
-        <v>-0.55</v>
+        <v>-0.05</v>
       </c>
     </row>
     <row r="160" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C160" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D160" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E160" t="n" s="0">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="161" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="C161" t="s" s="0">
+        <v>485</v>
+      </c>
+      <c r="D161" t="s" s="0">
         <v>486</v>
       </c>
-      <c r="B161" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E161" t="n" s="0">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="162" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="B162" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="B162" s="6" t="s">
+      <c r="C162" t="s" s="0">
         <v>489</v>
       </c>
-      <c r="C162" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D162" t="s" s="0">
-        <v>20</v>
+        <v>490</v>
       </c>
       <c r="E162" t="n" s="0">
-        <v>-0.06</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="163" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>491</v>
       </c>
       <c r="C163" t="s" s="0">
-        <v>20</v>
+        <v>492</v>
       </c>
       <c r="D163" t="s" s="0">
-        <v>20</v>
+        <v>493</v>
       </c>
       <c r="E163" t="n" s="0">
-        <v>0.65</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="164" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C164" t="s" s="0">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D164" t="s" s="0">
-        <v>495</v>
+        <v>20</v>
       </c>
       <c r="E164" t="n" s="0">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="165" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C165" t="s" s="0">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D165" t="s" s="0">
-        <v>499</v>
+        <v>20</v>
       </c>
       <c r="E165" t="n" s="0">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="166" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C166" t="s" s="0">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D166" t="s" s="0">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E166" t="n" s="0">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="167" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C167" t="s" s="0">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D167" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E167" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="168" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C168" t="s" s="0">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D168" t="s" s="0">
-        <v>20</v>
+        <v>510</v>
       </c>
       <c r="E168" t="n" s="0">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="169" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C169" t="s" s="0">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D169" t="s" s="0">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E169" t="n" s="0">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="170" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C170" t="s" s="0">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D170" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E170" t="n" s="0">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="171" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C171" t="s" s="0">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D171" t="s" s="0">
-        <v>519</v>
+        <v>20</v>
       </c>
       <c r="E171" t="n" s="0">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="172" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C172" t="s" s="0">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D172" t="s" s="0">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E172" t="n" s="0">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="173" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C173" t="s" s="0">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D173" t="s" s="0">
-        <v>20</v>
+        <v>528</v>
       </c>
       <c r="E173" t="n" s="0">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="174" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C174" t="s" s="0">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D174" t="s" s="0">
-        <v>20</v>
+        <v>532</v>
       </c>
       <c r="E174" t="n" s="0">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="175" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C175" t="s" s="0">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="D175" t="s" s="0">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E175" t="n" s="0">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="176" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C176" t="s" s="0">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D176" t="s" s="0">
-        <v>537</v>
+        <v>20</v>
       </c>
       <c r="E176" t="n" s="0">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="177" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C177" t="s" s="0">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D177" t="s" s="0">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="E177" t="n" s="0">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="178" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C178" t="s" s="0">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D178" t="s" s="0">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="E178" t="n" s="0">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="179" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C179" t="s" s="0">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D179" t="s" s="0">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E179" t="n" s="0">
-        <v>0.05</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="180" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C180" t="s" s="0">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D180" t="s" s="0">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="E180" t="n" s="0">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="181" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C181" t="s" s="0">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D181" t="s" s="0">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E181" t="n" s="0">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="182" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C182" t="s" s="0">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D182" t="s" s="0">
-        <v>20</v>
+        <v>562</v>
       </c>
       <c r="E182" t="n" s="0">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="183" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C183" t="s" s="0">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="D183" t="s" s="0">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E183" t="n" s="0">
-        <v>0.18</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="184" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C184" t="s" s="0">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D184" t="s" s="0">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="E184" t="n" s="0">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="185" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A185" s="4" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C185" t="s" s="0">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D185" t="s" s="0">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="E185" t="n" s="0">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="186" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A186" s="4" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C186" t="s" s="0">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D186" t="s" s="0">
-        <v>575</v>
+        <v>20</v>
       </c>
       <c r="E186" t="n" s="0">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="187" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C187" t="s" s="0">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D187" t="s" s="0">
-        <v>579</v>
+        <v>20</v>
       </c>
       <c r="E187" t="n" s="0">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="188" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B188" s="6" t="s">
         <v>580</v>
       </c>
-      <c r="B188" s="6" t="s">
+      <c r="C188" t="s" s="0">
         <v>581</v>
       </c>
-      <c r="C188" t="s" s="0">
+      <c r="D188" t="s" s="0">
         <v>582</v>
       </c>
-      <c r="D188" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E188" t="n" s="0">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="189" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A189" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="C189" t="s" s="0">
         <v>584</v>
       </c>
-      <c r="B189" s="6" t="s">
+      <c r="D189" t="s" s="0">
         <v>585</v>
       </c>
-      <c r="C189" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E189" t="n" s="0">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="190" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A190" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="C190" t="s" s="0">
         <v>587</v>
       </c>
-      <c r="B190" s="6" t="s">
+      <c r="D190" t="s" s="0">
         <v>588</v>
       </c>
-      <c r="C190" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E190" t="n" s="0">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="191" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A191" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="C191" t="s" s="0">
         <v>591</v>
       </c>
-      <c r="B191" s="6" t="s">
+      <c r="D191" t="s" s="0">
         <v>592</v>
       </c>
-      <c r="C191" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="E191" t="n" s="0">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="192" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C192" t="s" s="0">
         <v>595</v>
       </c>
-      <c r="B192" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D192" t="s" s="0">
-        <v>598</v>
+        <v>20</v>
       </c>
       <c r="E192" t="n" s="0">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="193" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C193" t="s" s="0">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D193" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E193" t="n" s="0">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="194" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>599</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="C194" t="s" s="0">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="D194" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E194" t="n" s="0">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="195" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B195" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="C195" t="s" s="0">
         <v>604</v>
       </c>
-      <c r="C195" t="s" s="0">
+      <c r="D195" t="s" s="0">
         <v>605</v>
       </c>
-      <c r="D195" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E195" t="n" s="0">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="196" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A196" s="4" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>607</v>
       </c>
       <c r="C196" t="s" s="0">
         <v>608</v>
       </c>
       <c r="D196" t="s" s="0">
         <v>609</v>
       </c>
       <c r="E196" t="n" s="0">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="197" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A197" s="4" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C197" t="s" s="0">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D197" t="s" s="0">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E197" t="n" s="0">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="198" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A198" s="4" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C198" t="s" s="0">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D198" t="s" s="0">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E198" t="n" s="0">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="199" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A199" s="4" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C199" t="s" s="0">
-        <v>619</v>
+        <v>20</v>
       </c>
       <c r="D199" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E199" t="n" s="0">
-        <v>0.09</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="200" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A200" s="4" t="s">
         <v>620</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C200" t="s" s="0">
-        <v>622</v>
+        <v>20</v>
       </c>
       <c r="D200" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E200" t="n" s="0">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="201" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A201" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="B201" s="6" t="s">
         <v>623</v>
       </c>
-      <c r="B201" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" t="s" s="0">
-        <v>625</v>
+        <v>20</v>
       </c>
       <c r="D201" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E201" t="n" s="0">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="202" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A202" s="4" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="C202" t="s" s="0">
-        <v>628</v>
+        <v>20</v>
       </c>
       <c r="D202" t="s" s="0">
-        <v>629</v>
+        <v>20</v>
       </c>
       <c r="E202" t="n" s="0">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="203" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A203" s="4" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="C203" t="s" s="0">
-        <v>632</v>
+        <v>20</v>
       </c>
       <c r="D203" t="s" s="0">
-        <v>633</v>
+        <v>20</v>
       </c>
       <c r="E203" t="n" s="0">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="204" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A204" s="4" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C204" t="s" s="0">
-        <v>636</v>
+        <v>20</v>
       </c>
       <c r="D204" t="s" s="0">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="E204" t="n" s="0">
-        <v>0.02</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="205" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A205" s="4" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="C205" t="s" s="0">
-        <v>640</v>
+        <v>20</v>
       </c>
       <c r="D205" t="s" s="0">
-        <v>641</v>
+        <v>20</v>
       </c>
       <c r="E205" t="n" s="0">
-        <v>0.16</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="206" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A206" s="4" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="C206" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D206" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E206" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="207" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A207" s="4" t="s">
-        <v>644</v>
+        <v>630</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="C207" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D207" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E207" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="208" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A208" s="4" t="s">
-        <v>646</v>
+        <v>630</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="C208" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D208" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E208" t="n" s="0">
-        <v>0.05</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="209" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A209" s="4" t="s">
-        <v>648</v>
+        <v>630</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>649</v>
+        <v>635</v>
       </c>
       <c r="C209" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D209" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E209" t="n" s="0">
-        <v>0.62</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="210" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A210" s="4" t="s">
-        <v>650</v>
+        <v>630</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="C210" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D210" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E210" t="n" s="0">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="211" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A211" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="C211" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D211" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E211" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="212" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="C212" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D212" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E212" t="n" s="0">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="213" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="C213" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D213" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E213" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="214" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A214" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="C214" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D214" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E214" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="215" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A215" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="C215" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D215" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E215" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="216" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A216" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="C216" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D216" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E216" t="n" s="0">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="217" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A217" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="C217" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D217" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E217" t="n" s="0">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="218" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A218" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="C218" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D218" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E218" t="n" s="0">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="219" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A219" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="C219" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D219" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E219" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="220" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A220" s="4" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>662</v>
+        <v>646</v>
       </c>
       <c r="C220" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D220" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E220" t="n" s="0">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="221" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A221" s="4" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="C221" t="s" s="0">
-        <v>20</v>
+        <v>649</v>
       </c>
       <c r="D221" t="s" s="0">
-        <v>20</v>
+        <v>650</v>
       </c>
       <c r="E221" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="222" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A222" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="B222" s="6" t="s">
         <v>652</v>
       </c>
-      <c r="B222" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C222" t="s" s="0">
-        <v>20</v>
+        <v>653</v>
       </c>
       <c r="D222" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E222" t="n" s="0">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="223" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A223" s="4" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="C223" t="s" s="0">
-        <v>20</v>
+        <v>656</v>
       </c>
       <c r="D223" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E223" t="n" s="0">
-        <v>-0.05</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="224" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A224" s="4" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C224" t="s" s="0">
-        <v>20</v>
+        <v>659</v>
       </c>
       <c r="D224" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E224" t="n" s="0">
-        <v>-0.04</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="225" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A225" s="4" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="C225" t="s" s="0">
-        <v>20</v>
+        <v>662</v>
       </c>
       <c r="D225" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E225" t="n" s="0">
-        <v>-0.04</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="226" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A226" s="4" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C226" t="s" s="0">
-        <v>20</v>
+        <v>665</v>
       </c>
       <c r="D226" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E226" t="n" s="0">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="227" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A227" s="4" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="C227" t="s" s="0">
-        <v>20</v>
+        <v>668</v>
       </c>
       <c r="D227" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E227" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="228" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C228" t="s" s="0">
-        <v>20</v>
+        <v>671</v>
       </c>
       <c r="D228" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E228" t="n" s="0">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="229" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C229" t="s" s="0">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D229" t="s" s="0">
-        <v>674</v>
+        <v>20</v>
       </c>
       <c r="E229" t="n" s="0">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="230" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A230" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="B230" s="6" t="s">
         <v>675</v>
       </c>
-      <c r="B230" s="6" t="s">
+      <c r="C230" t="s" s="0">
         <v>676</v>
       </c>
-      <c r="C230" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D230" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E230" t="n" s="0">
-        <v>0.01</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="231" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A231" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="C231" t="s" s="0">
         <v>678</v>
       </c>
-      <c r="B231" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D231" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E231" t="n" s="0">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="232" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A232" s="4" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C232" t="s" s="0">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D232" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E232" t="n" s="0">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="233" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A233" s="4" t="s">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C233" t="s" s="0">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="D233" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E233" t="n" s="0">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="234" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A234" s="4" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C234" t="s" s="0">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="D234" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E234" t="n" s="0">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="235" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A235" s="4" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="C235" t="s" s="0">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="D235" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E235" t="n" s="0">
-        <v>0.23</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="236" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A236" s="4" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="C236" t="s" s="0">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="D236" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E236" t="n" s="0">
-        <v>0.04</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="237" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A237" s="4" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="C237" t="s" s="0">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="D237" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E237" t="n" s="0">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="238" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A238" s="4" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="C238" t="s" s="0">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="D238" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E238" t="n" s="0">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="239" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A239" s="4" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C239" t="s" s="0">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="D239" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E239" t="n" s="0">
-        <v>0.2</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="240" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A240" s="4" t="s">
         <v>696</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="C240" t="s" s="0">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="D240" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E240" t="n" s="0">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="241" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A241" s="4" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="C241" t="s" s="0">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="D241" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E241" t="n" s="0">
-        <v>0.87</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="242" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A242" s="4" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="C242" t="s" s="0">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="D242" t="s" s="0">
-        <v>20</v>
+        <v>705</v>
       </c>
       <c r="E242" t="n" s="0">
-        <v>0.93</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="243" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A243" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="B243" s="6" t="s">
         <v>707</v>
       </c>
-      <c r="B243" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" t="s" s="0">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="D243" t="s" s="0">
-        <v>20</v>
+        <v>709</v>
       </c>
       <c r="E243" t="n" s="0">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="244" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B244" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="C244" t="s" s="0">
         <v>712</v>
       </c>
-      <c r="C244" t="s" s="0">
+      <c r="D244" t="s" s="0">
         <v>713</v>
       </c>
-      <c r="D244" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="E244" t="n" s="0">
-        <v>1.64</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="245" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C245" t="s" s="0">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D245" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E245" t="n" s="0">
-        <v>0.75</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="246" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A246" s="4" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C246" t="s" s="0">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="D246" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E246" t="n" s="0">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="247" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A247" s="4" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="C247" t="s" s="0">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="D247" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E247" t="n" s="0">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="248" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A248" s="4" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C248" t="s" s="0">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D248" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E248" t="n" s="0">
-        <v>0.01</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="249" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A249" s="4" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="C249" t="s" s="0">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D249" t="s" s="0">
-        <v>726</v>
+        <v>20</v>
       </c>
       <c r="E249" t="n" s="0">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="250" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A250" s="4" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C250" t="s" s="0">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D250" t="s" s="0">
-        <v>730</v>
+        <v>20</v>
       </c>
       <c r="E250" t="n" s="0">
-        <v>0.06</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="251" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A251" s="4" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C251" t="s" s="0">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D251" t="s" s="0">
-        <v>733</v>
+        <v>20</v>
       </c>
       <c r="E251" t="n" s="0">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="252" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A252" s="4" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>735</v>
       </c>
       <c r="C252" t="s" s="0">
         <v>736</v>
       </c>
       <c r="D252" t="s" s="0">
-        <v>737</v>
+        <v>20</v>
       </c>
       <c r="E252" t="n" s="0">
-        <v>0.01</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="253" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A253" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="B253" s="6" t="s">
+        <v>737</v>
+      </c>
+      <c r="C253" t="s" s="0">
         <v>738</v>
       </c>
-      <c r="B253" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D253" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E253" t="n" s="0">
-        <v>0.17</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="254" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A254" s="4" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="C254" t="s" s="0">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="D254" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E254" t="n" s="0">
-        <v>0.39</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="255" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A255" s="4" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C255" t="s" s="0">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="D255" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E255" t="n" s="0">
-        <v>0.14</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="256" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>747</v>
+        <v>732</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C256" t="s" s="0">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="D256" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E256" t="n" s="0">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="257" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="C257" t="s" s="0">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="D257" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E257" t="n" s="0">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="258" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="C258" t="s" s="0">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="D258" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E258" t="n" s="0">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="259" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A259" s="4" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="C259" t="s" s="0">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="D259" t="s" s="0">
-        <v>20</v>
+        <v>754</v>
       </c>
       <c r="E259" t="n" s="0">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="260" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A260" s="4" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C260" t="s" s="0">
-        <v>761</v>
+        <v>20</v>
       </c>
       <c r="D260" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E260" t="n" s="0">
-        <v>0.74</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="261" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A261" s="4" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="C261" t="s" s="0">
-        <v>763</v>
+        <v>20</v>
       </c>
       <c r="D261" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E261" t="n" s="0">
-        <v>0.8</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="262" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A262" s="4" t="s">
         <v>759</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="C262" t="s" s="0">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="D262" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E262" t="n" s="0">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="263" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A263" s="4" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="C263" t="s" s="0">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="D263" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E263" t="n" s="0">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="264" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A264" s="4" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="C264" t="s" s="0">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D264" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E264" t="n" s="0">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="265" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A265" s="4" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="B265" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="C265" t="s" s="0">
         <v>770</v>
       </c>
-      <c r="C265" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D265" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E265" t="n" s="0">
-        <v>1.41</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="266" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A266" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="B266" s="6" t="s">
         <v>772</v>
       </c>
-      <c r="B266" s="6" t="s">
+      <c r="C266" t="s" s="0">
         <v>773</v>
       </c>
-      <c r="C266" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D266" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E266" t="n" s="0">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="267" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A267" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="B267" s="6" t="s">
         <v>775</v>
       </c>
-      <c r="B267" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C267" t="s" s="0">
-        <v>777</v>
+        <v>20</v>
       </c>
       <c r="D267" t="s" s="0">
-        <v>778</v>
+        <v>20</v>
       </c>
       <c r="E267" t="n" s="0">
-        <v>0.19</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="268" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A268" s="4" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="C268" t="s" s="0">
-        <v>781</v>
+        <v>20</v>
       </c>
       <c r="D268" t="s" s="0">
-        <v>782</v>
+        <v>20</v>
       </c>
       <c r="E268" t="n" s="0">
-        <v>0.28</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="269" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A269" s="4" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C269" t="s" s="0">
-        <v>785</v>
+        <v>20</v>
       </c>
       <c r="D269" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E269" t="n" s="0">
-        <v>0.22</v>
+        <v>-0.49</v>
       </c>
     </row>
     <row r="270" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A270" s="4" t="s">
-        <v>786</v>
+        <v>774</v>
       </c>
       <c r="B270" s="6" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="C270" t="s" s="0">
-        <v>788</v>
+        <v>20</v>
       </c>
       <c r="D270" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E270" t="n" s="0">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="271" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A271" s="4" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="C271" t="s" s="0">
-        <v>791</v>
+        <v>20</v>
       </c>
       <c r="D271" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E271" t="n" s="0">
-        <v>0.11</v>
+        <v>-0.98</v>
       </c>
     </row>
     <row r="272" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A272" s="4" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>793</v>
+        <v>780</v>
       </c>
       <c r="C272" t="s" s="0">
-        <v>794</v>
+        <v>20</v>
       </c>
       <c r="D272" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E272" t="n" s="0">
-        <v>0.05</v>
+        <v>-0.81</v>
       </c>
     </row>
     <row r="273" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A273" s="4" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>796</v>
+        <v>782</v>
       </c>
       <c r="C273" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D273" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E273" t="n" s="0">
-        <v>0.86</v>
+        <v>-0.81</v>
       </c>
     </row>
     <row r="274" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A274" s="4" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>797</v>
+        <v>783</v>
       </c>
       <c r="C274" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D274" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E274" t="n" s="0">
-        <v>-0.86</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="275" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A275" s="4" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>798</v>
+        <v>784</v>
       </c>
       <c r="C275" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D275" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E275" t="n" s="0">
-        <v>-0.02</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="276" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>795</v>
+        <v>781</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="C276" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D276" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E276" t="n" s="0">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="277" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="C277" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D277" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E277" t="n" s="0">
-        <v>-0.93</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="278" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
       <c r="C278" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D278" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E278" t="n" s="0">
-        <v>0.94</v>
+        <v>-0.18</v>
       </c>
     </row>
     <row r="279" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A279" s="4" t="s">
-        <v>803</v>
+        <v>789</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>804</v>
+        <v>790</v>
       </c>
       <c r="C279" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D279" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E279" t="n" s="0">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="280" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A280" s="4" t="s">
-        <v>803</v>
+        <v>789</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>805</v>
+        <v>791</v>
       </c>
       <c r="C280" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D280" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E280" t="n" s="0">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="281" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A281" s="4" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="C281" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D281" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E281" t="n" s="0">
-        <v>0.97</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="282" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A282" s="4" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="C282" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D282" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E282" t="n" s="0">
-        <v>-0.01</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="283" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A283" s="4" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="C283" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D283" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E283" t="n" s="0">
-        <v>-0.97</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="284" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A284" s="4" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="C284" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D284" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E284" t="n" s="0">
-        <v>0.97</v>
+        <v>-0.12</v>
       </c>
     </row>
     <row r="285" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A285" s="4" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="C285" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D285" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E285" t="n" s="0">
-        <v>0.01</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="286" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A286" s="4" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="C286" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D286" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E286" t="n" s="0">
-        <v>-0.98</v>
+        <v>-0.39</v>
       </c>
     </row>
     <row r="287" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A287" s="4" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="C287" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D287" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E287" t="n" s="0">
-        <v>-0.93</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="288" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A288" s="4" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="C288" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D288" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E288" t="n" s="0">
-        <v>0.49</v>
+        <v>-0.83</v>
       </c>
     </row>
     <row r="289" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A289" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>816</v>
+        <v>802</v>
       </c>
       <c r="C289" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D289" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E289" t="n" s="0">
-        <v>-0.56</v>
+        <v>-0.23</v>
       </c>
     </row>
     <row r="290" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A290" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>817</v>
+        <v>803</v>
       </c>
       <c r="C290" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D290" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E290" t="n" s="0">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="291" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A291" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B291" s="6" t="s">
-        <v>818</v>
+        <v>804</v>
       </c>
       <c r="C291" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D291" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E291" t="n" s="0">
-        <v>-0.74</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="292" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A292" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>819</v>
+        <v>805</v>
       </c>
       <c r="C292" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D292" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E292" t="n" s="0">
-        <v>0.93</v>
+        <v>23.01</v>
       </c>
     </row>
     <row r="293" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A293" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>820</v>
+        <v>806</v>
       </c>
       <c r="C293" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D293" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E293" t="n" s="0">
-        <v>1.18</v>
+        <v>-0.31</v>
       </c>
     </row>
     <row r="294" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A294" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>821</v>
+        <v>807</v>
       </c>
       <c r="C294" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D294" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E294" t="n" s="0">
-        <v>-0.5</v>
+        <v>-0.14</v>
       </c>
     </row>
     <row r="295" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="C295" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D295" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E295" t="n" s="0">
-        <v>-1.19</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="296" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="C296" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D296" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E296" t="n" s="0">
-        <v>0.74</v>
+        <v>-23.17</v>
       </c>
     </row>
     <row r="297" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A297" s="4" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="C297" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D297" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E297" t="n" s="0">
-        <v>-3.0</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="298" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A298" s="4" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="C298" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D298" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E298" t="n" s="0">
-        <v>3.02</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="299" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A299" s="4" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="C299" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D299" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E299" t="n" s="0">
-        <v>-0.94</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="300" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A300" s="4" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="C300" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D300" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E300" t="n" s="0">
-        <v>0.95</v>
+        <v>-2.96</v>
       </c>
     </row>
     <row r="301" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A301" s="4" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="C301" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D301" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E301" t="n" s="0">
-        <v>-0.02</v>
+        <v>-0.34</v>
       </c>
     </row>
     <row r="302" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A302" s="4" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="C302" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D302" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E302" t="n" s="0">
-        <v>0.02</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="303" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A303" s="4" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
       <c r="C303" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D303" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E303" t="n" s="0">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="304" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A304" s="4" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="C304" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D304" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E304" t="n" s="0">
-        <v>-0.02</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="305" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A305" s="4" t="s">
-        <v>834</v>
+        <v>810</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
       <c r="C305" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D305" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E305" t="n" s="0">
-        <v>0.55</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="306" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A306" s="4" t="s">
-        <v>834</v>
+        <v>810</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
       <c r="C306" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D306" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E306" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="307" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A307" s="4" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="C307" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D307" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E307" t="n" s="0">
-        <v>-0.45</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="308" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A308" s="4" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
       <c r="C308" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D308" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E308" t="n" s="0">
-        <v>-0.13</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="309" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A309" s="4" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="C309" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D309" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E309" t="n" s="0">
-        <v>-0.25</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="310" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="C310" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D310" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E310" t="n" s="0">
-        <v>-0.56</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="311" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="C311" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D311" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E311" t="n" s="0">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="312" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A312" s="4" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="C312" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D312" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E312" t="n" s="0">
-        <v>-0.03</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="313" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A313" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>843</v>
+        <v>829</v>
       </c>
       <c r="C313" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D313" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E313" t="n" s="0">
-        <v>0.44</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="314" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A314" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
       <c r="C314" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D314" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E314" t="n" s="0">
-        <v>0.14</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="315" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A315" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="C315" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D315" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E315" t="n" s="0">
-        <v>-0.17</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="316" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A316" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>846</v>
+        <v>832</v>
       </c>
       <c r="C316" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D316" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E316" t="n" s="0">
-        <v>-0.13</v>
+        <v>-0.69</v>
       </c>
     </row>
     <row r="317" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A317" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="C317" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D317" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E317" t="n" s="0">
-        <v>-0.1</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="318" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A318" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="B318" s="6" t="s">
         <v>834</v>
       </c>
-      <c r="B318" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D318" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E318" t="n" s="0">
-        <v>0.03</v>
+        <v>-0.97</v>
       </c>
     </row>
     <row r="319" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A319" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="C319" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D319" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E319" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="320" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A320" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="C320" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D320" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E320" t="n" s="0">
-        <v>0.13</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="321" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A321" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="C321" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D321" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E321" t="n" s="0">
-        <v>0.17</v>
+        <v>-1.1</v>
       </c>
     </row>
     <row r="322" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A322" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>852</v>
+        <v>838</v>
       </c>
       <c r="C322" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D322" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E322" t="n" s="0">
-        <v>-27.05</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="323" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A323" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>853</v>
+        <v>839</v>
       </c>
       <c r="C323" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D323" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E323" t="n" s="0">
-        <v>27.23</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="324" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>854</v>
+        <v>840</v>
       </c>
       <c r="C324" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D324" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E324" t="n" s="0">
-        <v>0.1</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="325" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>856</v>
+        <v>841</v>
       </c>
       <c r="C325" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D325" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E325" t="n" s="0">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="326" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A326" s="4" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>857</v>
+        <v>842</v>
       </c>
       <c r="C326" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D326" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E326" t="n" s="0">
-        <v>-3.37</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="327" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A327" s="4" t="s">
-        <v>855</v>
+        <v>843</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="C327" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D327" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E327" t="n" s="0">
-        <v>0.01</v>
+        <v>-2.33</v>
       </c>
     </row>
     <row r="328" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A328" s="4" t="s">
-        <v>855</v>
+        <v>843</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="C328" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D328" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E328" t="n" s="0">
-        <v>3.34</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="329" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A329" s="4" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>860</v>
+        <v>847</v>
       </c>
       <c r="C329" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D329" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E329" t="n" s="0">
-        <v>-0.13</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="330" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A330" s="4" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>861</v>
+        <v>848</v>
       </c>
       <c r="C330" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D330" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E330" t="n" s="0">
-        <v>-0.01</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="331" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A331" s="4" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>862</v>
+        <v>849</v>
       </c>
       <c r="C331" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D331" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E331" t="n" s="0">
-        <v>0.13</v>
+        <v>-1.08</v>
       </c>
     </row>
     <row r="332" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A332" s="4" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>863</v>
+        <v>850</v>
       </c>
       <c r="C332" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D332" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E332" t="n" s="0">
-        <v>-0.15</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="333" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A333" s="4" t="s">
-        <v>864</v>
+        <v>851</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>865</v>
+        <v>852</v>
       </c>
       <c r="C333" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D333" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E333" t="n" s="0">
-        <v>-0.92</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="334" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A334" s="4" t="s">
-        <v>864</v>
+        <v>851</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>866</v>
+        <v>853</v>
       </c>
       <c r="C334" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D334" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E334" t="n" s="0">
-        <v>0.95</v>
+        <v>-1.53</v>
       </c>
     </row>
     <row r="335" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A335" s="4" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>868</v>
+        <v>854</v>
       </c>
       <c r="C335" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D335" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E335" t="n" s="0">
-        <v>-0.23</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="336" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A336" s="4" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>869</v>
+        <v>855</v>
       </c>
       <c r="C336" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D336" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E336" t="n" s="0">
-        <v>0.23</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="337" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
-        <v>870</v>
+        <v>851</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>871</v>
+        <v>856</v>
       </c>
       <c r="C337" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D337" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E337" t="n" s="0">
-        <v>-0.47</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="338" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
-        <v>870</v>
+        <v>851</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>872</v>
+        <v>857</v>
       </c>
       <c r="C338" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D338" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E338" t="n" s="0">
-        <v>1.07</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="339" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A339" s="4" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>873</v>
+        <v>859</v>
       </c>
       <c r="C339" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D339" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E339" t="n" s="0">
-        <v>-1.53</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="340" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A340" s="4" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
       <c r="C340" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D340" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E340" t="n" s="0">
-        <v>-1.06</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="341" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A341" s="4" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="C341" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D341" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E341" t="n" s="0">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="342" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A342" s="4" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>876</v>
+        <v>862</v>
       </c>
       <c r="C342" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D342" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E342" t="n" s="0">
-        <v>1.53</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="343" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A343" s="4" t="s">
-        <v>877</v>
+        <v>858</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>878</v>
+        <v>863</v>
       </c>
       <c r="C343" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D343" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E343" t="n" s="0">
-        <v>-1.53</v>
+        <v>-0.45</v>
       </c>
     </row>
     <row r="344" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A344" s="4" t="s">
-        <v>877</v>
+        <v>858</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>879</v>
+        <v>864</v>
       </c>
       <c r="C344" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D344" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E344" t="n" s="0">
-        <v>1.53</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="345" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A345" s="4" t="s">
-        <v>880</v>
+        <v>858</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>881</v>
+        <v>865</v>
       </c>
       <c r="C345" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D345" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E345" t="n" s="0">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="346" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A346" s="4" t="s">
-        <v>880</v>
+        <v>858</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="C346" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D346" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E346" t="n" s="0">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
     </row>
     <row r="347" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A347" s="4" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>883</v>
+        <v>868</v>
       </c>
       <c r="C347" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D347" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E347" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.19</v>
       </c>
     </row>
     <row r="348" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>884</v>
+        <v>869</v>
       </c>
       <c r="C348" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D348" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E348" t="n" s="0">
-        <v>-0.01</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="349" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>885</v>
+        <v>870</v>
       </c>
       <c r="C349" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D349" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E349" t="n" s="0">
-        <v>0.01</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="350" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>886</v>
+        <v>871</v>
       </c>
       <c r="C350" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D350" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E350" t="n" s="0">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="351" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="C351" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D351" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E351" t="n" s="0">
-        <v>1.4</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="352" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A352" s="4" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>888</v>
+        <v>873</v>
       </c>
       <c r="C352" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D352" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E352" t="n" s="0">
-        <v>-0.02</v>
+        <v>-1.1</v>
       </c>
     </row>
     <row r="353" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A353" s="4" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="C353" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D353" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E353" t="n" s="0">
-        <v>-1.41</v>
+        <v>-0.32</v>
       </c>
     </row>
     <row r="354" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A354" s="4" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
       <c r="C354" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D354" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E354" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="355" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A355" s="4" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="C355" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D355" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E355" t="n" s="0">
-        <v>-0.01</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="356" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A356" s="4" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
       <c r="C356" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D356" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E356" t="n" s="0">
-        <v>0.02</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="357" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A357" s="4" t="s">
-        <v>893</v>
+        <v>874</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>894</v>
+        <v>879</v>
       </c>
       <c r="C357" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D357" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E357" t="n" s="0">
-        <v>-1.16</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="358" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A358" s="4" t="s">
-        <v>893</v>
+        <v>874</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>895</v>
+        <v>880</v>
       </c>
       <c r="C358" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D358" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E358" t="n" s="0">
-        <v>1.13</v>
+        <v>-2.06</v>
       </c>
     </row>
     <row r="359" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A359" s="4" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C359" t="s" s="0">
-        <v>20</v>
+        <v>883</v>
       </c>
       <c r="D359" t="s" s="0">
-        <v>20</v>
+        <v>884</v>
       </c>
       <c r="E359" t="n" s="0">
-        <v>1.7</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="360" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A360" s="4" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
       <c r="C360" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D360" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E360" t="n" s="0">
-        <v>-1.71</v>
+        <v>-0.46</v>
       </c>
     </row>
     <row r="361" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>900</v>
+        <v>888</v>
       </c>
       <c r="C361" t="s" s="0">
-        <v>20</v>
+        <v>889</v>
       </c>
       <c r="D361" t="s" s="0">
-        <v>20</v>
+        <v>890</v>
       </c>
       <c r="E361" t="n" s="0">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="362" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="C362" t="s" s="0">
-        <v>20</v>
+        <v>893</v>
       </c>
       <c r="D362" t="s" s="0">
-        <v>20</v>
+        <v>894</v>
       </c>
       <c r="E362" t="n" s="0">
-        <v>-0.01</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="363" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A363" s="4" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="C363" t="s" s="0">
-        <v>20</v>
+        <v>896</v>
       </c>
       <c r="D363" t="s" s="0">
-        <v>20</v>
+        <v>897</v>
       </c>
       <c r="E363" t="n" s="0">
-        <v>0.01</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="364" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A364" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="B364" s="6" t="s">
         <v>899</v>
       </c>
-      <c r="B364" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C364" t="s" s="0">
-        <v>20</v>
+        <v>900</v>
       </c>
       <c r="D364" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E364" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="365" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A365" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="B365" s="6" t="s">
+        <v>902</v>
+      </c>
+      <c r="C365" t="s" s="0">
+        <v>903</v>
+      </c>
+      <c r="D365" t="s" s="0">
         <v>904</v>
       </c>
-      <c r="B365" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E365" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="366" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A366" s="4" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C366" t="s" s="0">
-        <v>20</v>
+        <v>907</v>
       </c>
       <c r="D366" t="s" s="0">
-        <v>20</v>
+        <v>908</v>
       </c>
       <c r="E366" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="367" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A367" s="4" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="C367" t="s" s="0">
-        <v>20</v>
+        <v>911</v>
       </c>
       <c r="D367" t="s" s="0">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="E367" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="368" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A368" s="4" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="C368" t="s" s="0">
-        <v>20</v>
+        <v>915</v>
       </c>
       <c r="D368" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E368" t="n" s="0">
-        <v>0.01</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="369" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
-        <v>904</v>
+        <v>916</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="C369" t="s" s="0">
-        <v>20</v>
+        <v>918</v>
       </c>
       <c r="D369" t="s" s="0">
-        <v>20</v>
+        <v>919</v>
       </c>
       <c r="E369" t="n" s="0">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="370" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
-        <v>904</v>
+        <v>920</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="C370" t="s" s="0">
-        <v>20</v>
+        <v>922</v>
       </c>
       <c r="D370" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E370" t="n" s="0">
-        <v>1.61</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="371" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
-        <v>904</v>
+        <v>923</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>911</v>
+        <v>924</v>
       </c>
       <c r="C371" t="s" s="0">
-        <v>20</v>
+        <v>925</v>
       </c>
       <c r="D371" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E371" t="n" s="0">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="372" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A372" s="4" t="s">
-        <v>904</v>
+        <v>926</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="C372" t="s" s="0">
-        <v>20</v>
+        <v>928</v>
       </c>
       <c r="D372" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E372" t="n" s="0">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="373" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A373" s="4" t="s">
-        <v>904</v>
+        <v>929</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="C373" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D373" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E373" t="n" s="0">
-        <v>0.02</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="374" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A374" s="4" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="C374" t="s" s="0">
-        <v>20</v>
+        <v>933</v>
       </c>
       <c r="D374" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E374" t="n" s="0">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="375" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A375" s="4" t="s">
-        <v>904</v>
+        <v>934</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>915</v>
+        <v>935</v>
       </c>
       <c r="C375" t="s" s="0">
-        <v>20</v>
+        <v>936</v>
       </c>
       <c r="D375" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E375" t="n" s="0">
-        <v>-0.13</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="376" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A376" s="4" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>916</v>
+        <v>938</v>
       </c>
       <c r="C376" t="s" s="0">
-        <v>20</v>
+        <v>939</v>
       </c>
       <c r="D376" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E376" t="n" s="0">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="377" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A377" s="4" t="s">
-        <v>904</v>
+        <v>940</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>917</v>
+        <v>941</v>
       </c>
       <c r="C377" t="s" s="0">
-        <v>20</v>
+        <v>942</v>
       </c>
       <c r="D377" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E377" t="n" s="0">
-        <v>-0.18</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="378" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A378" s="4" t="s">
-        <v>904</v>
+        <v>943</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>918</v>
+        <v>944</v>
       </c>
       <c r="C378" t="s" s="0">
-        <v>20</v>
+        <v>945</v>
       </c>
       <c r="D378" t="s" s="0">
-        <v>20</v>
+        <v>946</v>
       </c>
       <c r="E378" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="379" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A379" s="4" t="s">
-        <v>904</v>
+        <v>947</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>919</v>
+        <v>948</v>
       </c>
       <c r="C379" t="s" s="0">
-        <v>20</v>
+        <v>949</v>
       </c>
       <c r="D379" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E379" t="n" s="0">
-        <v>2.1</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="380" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A380" s="4" t="s">
-        <v>904</v>
+        <v>950</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>920</v>
+        <v>951</v>
       </c>
       <c r="C380" t="s" s="0">
-        <v>20</v>
+        <v>952</v>
       </c>
       <c r="D380" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E380" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="381" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A381" s="4" t="s">
-        <v>904</v>
+        <v>953</v>
       </c>
       <c r="B381" s="6" t="s">
-        <v>921</v>
+        <v>954</v>
       </c>
       <c r="C381" t="s" s="0">
-        <v>20</v>
+        <v>955</v>
       </c>
       <c r="D381" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E381" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="382" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A382" s="4" t="s">
-        <v>904</v>
+        <v>956</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>922</v>
+        <v>957</v>
       </c>
       <c r="C382" t="s" s="0">
-        <v>20</v>
+        <v>958</v>
       </c>
       <c r="D382" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E382" t="n" s="0">
-        <v>-1.63</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="383" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A383" s="4" t="s">
-        <v>904</v>
+        <v>959</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>923</v>
+        <v>960</v>
       </c>
       <c r="C383" t="s" s="0">
-        <v>20</v>
+        <v>961</v>
       </c>
       <c r="D383" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E383" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="384" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A384" s="4" t="s">
-        <v>904</v>
+        <v>962</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>924</v>
+        <v>963</v>
       </c>
       <c r="C384" t="s" s="0">
-        <v>20</v>
+        <v>964</v>
       </c>
       <c r="D384" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E384" t="n" s="0">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="385" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A385" s="4" t="s">
-        <v>904</v>
+        <v>965</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>925</v>
+        <v>966</v>
       </c>
       <c r="C385" t="s" s="0">
-        <v>20</v>
+        <v>967</v>
       </c>
       <c r="D385" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E385" t="n" s="0">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="386" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A386" s="4" t="s">
-        <v>904</v>
+        <v>968</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>926</v>
+        <v>969</v>
       </c>
       <c r="C386" t="s" s="0">
-        <v>20</v>
+        <v>970</v>
       </c>
       <c r="D386" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E386" t="n" s="0">
-        <v>0.04</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="387" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A387" s="4" t="s">
-        <v>904</v>
+        <v>971</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>927</v>
+        <v>972</v>
       </c>
       <c r="C387" t="s" s="0">
-        <v>20</v>
+        <v>973</v>
       </c>
       <c r="D387" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E387" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="388" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A388" s="4" t="s">
-        <v>904</v>
+        <v>974</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>928</v>
+        <v>975</v>
       </c>
       <c r="C388" t="s" s="0">
-        <v>20</v>
+        <v>976</v>
       </c>
       <c r="D388" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E388" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="389" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A389" s="4" t="s">
-        <v>904</v>
+        <v>977</v>
       </c>
       <c r="B389" s="6" t="s">
-        <v>929</v>
+        <v>978</v>
       </c>
       <c r="C389" t="s" s="0">
-        <v>20</v>
+        <v>979</v>
       </c>
       <c r="D389" t="s" s="0">
-        <v>20</v>
+        <v>980</v>
       </c>
       <c r="E389" t="n" s="0">
-        <v>-0.02</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="390" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A390" s="4" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>930</v>
+        <v>982</v>
       </c>
       <c r="C390" t="s" s="0">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="D390" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E390" t="n" s="0">
-        <v>-2.09</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="391" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A391" s="4" t="s">
-        <v>904</v>
+        <v>984</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>931</v>
+        <v>985</v>
       </c>
       <c r="C391" t="s" s="0">
-        <v>20</v>
+        <v>986</v>
       </c>
       <c r="D391" t="s" s="0">
-        <v>20</v>
+        <v>987</v>
       </c>
       <c r="E391" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="392" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A392" s="4" t="s">
-        <v>904</v>
+        <v>988</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>932</v>
+        <v>989</v>
       </c>
       <c r="C392" t="s" s="0">
-        <v>20</v>
+        <v>990</v>
       </c>
       <c r="D392" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E392" t="n" s="0">
-        <v>-0.04</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="393" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A393" s="4" t="s">
-        <v>933</v>
+        <v>991</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>934</v>
+        <v>992</v>
       </c>
       <c r="C393" t="s" s="0">
-        <v>20</v>
+        <v>993</v>
       </c>
       <c r="D393" t="s" s="0">
-        <v>20</v>
+        <v>994</v>
       </c>
       <c r="E393" t="n" s="0">
-        <v>2.07</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="394" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A394" s="4" t="s">
-        <v>933</v>
+        <v>995</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>935</v>
+        <v>996</v>
       </c>
       <c r="C394" t="s" s="0">
-        <v>20</v>
+        <v>997</v>
       </c>
       <c r="D394" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E394" t="n" s="0">
-        <v>-2.07</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="395" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A395" s="4" t="s">
-        <v>936</v>
+        <v>998</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>937</v>
+        <v>999</v>
       </c>
       <c r="C395" t="s" s="0">
-        <v>938</v>
+        <v>1000</v>
       </c>
       <c r="D395" t="s" s="0">
-        <v>939</v>
+        <v>1001</v>
       </c>
       <c r="E395" t="n" s="0">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="396" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A396" s="4" t="s">
-        <v>940</v>
+        <v>1002</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>941</v>
+        <v>1003</v>
       </c>
       <c r="C396" t="s" s="0">
-        <v>942</v>
+        <v>1004</v>
       </c>
       <c r="D396" t="s" s="0">
-        <v>943</v>
+        <v>1005</v>
       </c>
       <c r="E396" t="n" s="0">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="397" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A397" s="4" t="s">
-        <v>944</v>
+        <v>1006</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>945</v>
+        <v>1007</v>
       </c>
       <c r="C397" t="s" s="0">
-        <v>946</v>
+        <v>1008</v>
       </c>
       <c r="D397" t="s" s="0">
-        <v>947</v>
+        <v>20</v>
       </c>
       <c r="E397" t="n" s="0">
-        <v>1.75</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="398" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A398" s="4" t="s">
-        <v>944</v>
+        <v>1009</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>948</v>
+        <v>1010</v>
       </c>
       <c r="C398" t="s" s="0">
-        <v>949</v>
+        <v>1011</v>
       </c>
       <c r="D398" t="s" s="0">
-        <v>950</v>
+        <v>1012</v>
       </c>
       <c r="E398" t="n" s="0">
-        <v>3.23</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="399" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A399" s="4" t="s">
-        <v>951</v>
+        <v>1013</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>952</v>
+        <v>1014</v>
       </c>
       <c r="C399" t="s" s="0">
-        <v>953</v>
+        <v>1015</v>
       </c>
       <c r="D399" t="s" s="0">
-        <v>20</v>
+        <v>1016</v>
       </c>
       <c r="E399" t="n" s="0">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="400" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
-        <v>954</v>
+        <v>1017</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>955</v>
+        <v>1018</v>
       </c>
       <c r="C400" t="s" s="0">
-        <v>956</v>
+        <v>1019</v>
       </c>
       <c r="D400" t="s" s="0">
-        <v>957</v>
+        <v>1020</v>
       </c>
       <c r="E400" t="n" s="0">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="401" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A401" s="4" t="s">
-        <v>958</v>
+        <v>1021</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>959</v>
+        <v>1022</v>
       </c>
       <c r="C401" t="s" s="0">
-        <v>960</v>
+        <v>1023</v>
       </c>
       <c r="D401" t="s" s="0">
-        <v>961</v>
+        <v>1024</v>
       </c>
       <c r="E401" t="n" s="0">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="402" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A402" s="4" t="s">
-        <v>962</v>
+        <v>1025</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>963</v>
+        <v>1026</v>
       </c>
       <c r="C402" t="s" s="0">
-        <v>964</v>
+        <v>1027</v>
       </c>
       <c r="D402" t="s" s="0">
-        <v>965</v>
+        <v>1028</v>
       </c>
       <c r="E402" t="n" s="0">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="403" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A403" s="4" t="s">
-        <v>966</v>
+        <v>1029</v>
       </c>
       <c r="B403" s="6" t="s">
-        <v>967</v>
+        <v>1030</v>
       </c>
       <c r="C403" t="s" s="0">
-        <v>968</v>
+        <v>1031</v>
       </c>
       <c r="D403" t="s" s="0">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="E403" t="n" s="0">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="404" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A404" s="4" t="s">
-        <v>969</v>
+        <v>1033</v>
       </c>
       <c r="B404" s="6" t="s">
-        <v>970</v>
+        <v>1034</v>
       </c>
       <c r="C404" t="s" s="0">
-        <v>971</v>
+        <v>1035</v>
       </c>
       <c r="D404" t="s" s="0">
-        <v>972</v>
+        <v>1036</v>
       </c>
       <c r="E404" t="n" s="0">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="405" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A405" s="4" t="s">
-        <v>973</v>
+        <v>1037</v>
       </c>
       <c r="B405" s="6" t="s">
-        <v>974</v>
+        <v>1038</v>
       </c>
       <c r="C405" t="s" s="0">
-        <v>975</v>
+        <v>1039</v>
       </c>
       <c r="D405" t="s" s="0">
-        <v>976</v>
+        <v>1040</v>
       </c>
       <c r="E405" t="n" s="0">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="406" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A406" s="4" t="s">
-        <v>977</v>
+        <v>1041</v>
       </c>
       <c r="B406" s="6" t="s">
-        <v>978</v>
+        <v>1042</v>
       </c>
       <c r="C406" t="s" s="0">
-        <v>979</v>
+        <v>20</v>
       </c>
       <c r="D406" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E406" t="n" s="0">
-        <v>0.01</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="407" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A407" s="4" t="s">
-        <v>980</v>
+        <v>1043</v>
       </c>
       <c r="B407" s="6" t="s">
-        <v>981</v>
+        <v>1044</v>
       </c>
       <c r="C407" t="s" s="0">
-        <v>982</v>
+        <v>20</v>
       </c>
       <c r="D407" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E407" t="n" s="0">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="408" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A408" s="4" t="s">
-        <v>983</v>
+        <v>1043</v>
       </c>
       <c r="B408" s="6" t="s">
-        <v>984</v>
+        <v>1045</v>
       </c>
       <c r="C408" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D408" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E408" t="n" s="0">
-        <v>0.23</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="409" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A409" s="4" t="s">
-        <v>985</v>
+        <v>1043</v>
       </c>
       <c r="B409" s="6" t="s">
-        <v>986</v>
+        <v>1046</v>
       </c>
       <c r="C409" t="s" s="0">
-        <v>987</v>
+        <v>20</v>
       </c>
       <c r="D409" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E409" t="n" s="0">
-        <v>0.03</v>
+        <v>-0.97</v>
       </c>
     </row>
     <row r="410" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A410" s="4" t="s">
-        <v>988</v>
+        <v>1043</v>
       </c>
       <c r="B410" s="6" t="s">
-        <v>989</v>
+        <v>1047</v>
       </c>
       <c r="C410" t="s" s="0">
-        <v>990</v>
+        <v>20</v>
       </c>
       <c r="D410" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E410" t="n" s="0">
-        <v>0.04</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="411" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A411" s="4" t="s">
-        <v>991</v>
+        <v>1048</v>
       </c>
       <c r="B411" s="6" t="s">
-        <v>992</v>
+        <v>1049</v>
       </c>
       <c r="C411" t="s" s="0">
-        <v>993</v>
+        <v>1050</v>
       </c>
       <c r="D411" t="s" s="0">
-        <v>20</v>
+        <v>1051</v>
       </c>
       <c r="E411" t="n" s="0">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="412" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A412" s="4" t="s">
-        <v>994</v>
+        <v>1052</v>
       </c>
       <c r="B412" s="6" t="s">
-        <v>995</v>
+        <v>1053</v>
       </c>
       <c r="C412" t="s" s="0">
-        <v>996</v>
+        <v>1054</v>
       </c>
       <c r="D412" t="s" s="0">
-        <v>997</v>
+        <v>1055</v>
       </c>
       <c r="E412" t="n" s="0">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="413" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A413" s="4" t="s">
-        <v>998</v>
+        <v>1056</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>999</v>
+        <v>1057</v>
       </c>
       <c r="C413" t="s" s="0">
-        <v>1000</v>
+        <v>1058</v>
       </c>
       <c r="D413" t="s" s="0">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="E413" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="414" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A414" s="4" t="s">
-        <v>1001</v>
+        <v>1060</v>
       </c>
       <c r="B414" s="6" t="s">
-        <v>1002</v>
+        <v>1061</v>
       </c>
       <c r="C414" t="s" s="0">
-        <v>1003</v>
+        <v>1062</v>
       </c>
       <c r="D414" t="s" s="0">
-        <v>20</v>
+        <v>1063</v>
       </c>
       <c r="E414" t="n" s="0">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="415" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A415" s="4" t="s">
-        <v>1004</v>
+        <v>1064</v>
       </c>
       <c r="B415" s="6" t="s">
-        <v>1005</v>
+        <v>1065</v>
       </c>
       <c r="C415" t="s" s="0">
-        <v>1006</v>
+        <v>1066</v>
       </c>
       <c r="D415" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E415" t="n" s="0">
         <v>0.02</v>
       </c>
     </row>
     <row r="416" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A416" s="4" t="s">
-        <v>1007</v>
+        <v>1067</v>
       </c>
       <c r="B416" s="6" t="s">
-        <v>1008</v>
+        <v>1068</v>
       </c>
       <c r="C416" t="s" s="0">
-        <v>1009</v>
+        <v>1069</v>
       </c>
       <c r="D416" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E416" t="n" s="0">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="417" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A417" s="4" t="s">
-        <v>1010</v>
+        <v>1070</v>
       </c>
       <c r="B417" s="6" t="s">
-        <v>1011</v>
+        <v>1071</v>
       </c>
       <c r="C417" t="s" s="0">
-        <v>1012</v>
+        <v>1072</v>
       </c>
       <c r="D417" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E417" t="n" s="0">
-        <v>0.01</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="418" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A418" s="4" t="s">
-        <v>1013</v>
+        <v>1073</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>1014</v>
+        <v>1074</v>
       </c>
       <c r="C418" t="s" s="0">
-        <v>1015</v>
+        <v>1075</v>
       </c>
       <c r="D418" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E418" t="n" s="0">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="419" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A419" s="4" t="s">
-        <v>1016</v>
+        <v>1076</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>1017</v>
+        <v>1077</v>
       </c>
       <c r="C419" t="s" s="0">
-        <v>1018</v>
+        <v>1078</v>
       </c>
       <c r="D419" t="s" s="0">
-        <v>20</v>
+        <v>1079</v>
       </c>
       <c r="E419" t="n" s="0">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="420" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A420" s="4" t="s">
-        <v>1019</v>
+        <v>1080</v>
       </c>
       <c r="B420" s="6" t="s">
-        <v>1020</v>
+        <v>1081</v>
       </c>
       <c r="C420" t="s" s="0">
-        <v>1021</v>
+        <v>1082</v>
       </c>
       <c r="D420" t="s" s="0">
-        <v>20</v>
+        <v>1083</v>
       </c>
       <c r="E420" t="n" s="0">
-        <v>0.42</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="421" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A421" s="4" t="s">
-        <v>1022</v>
+        <v>1084</v>
       </c>
       <c r="B421" s="6" t="s">
-        <v>1023</v>
+        <v>1085</v>
       </c>
       <c r="C421" t="s" s="0">
-        <v>1024</v>
+        <v>1086</v>
       </c>
       <c r="D421" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E421" t="n" s="0">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="422" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A422" s="4" t="s">
-        <v>1025</v>
+        <v>1087</v>
       </c>
       <c r="B422" s="6" t="s">
-        <v>1026</v>
+        <v>1088</v>
       </c>
       <c r="C422" t="s" s="0">
-        <v>1027</v>
+        <v>1089</v>
       </c>
       <c r="D422" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E422" t="n" s="0">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="423" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A423" s="4" t="s">
-        <v>1028</v>
+        <v>1090</v>
       </c>
       <c r="B423" s="6" t="s">
-        <v>1029</v>
+        <v>1091</v>
       </c>
       <c r="C423" t="s" s="0">
-        <v>1030</v>
+        <v>1092</v>
       </c>
       <c r="D423" t="s" s="0">
-        <v>1031</v>
+        <v>20</v>
       </c>
       <c r="E423" t="n" s="0">
-        <v>0.64</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="424" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A424" s="4" t="s">
-        <v>1032</v>
+        <v>1093</v>
       </c>
       <c r="B424" s="6" t="s">
-        <v>1033</v>
+        <v>1094</v>
       </c>
       <c r="C424" t="s" s="0">
-        <v>1034</v>
+        <v>1095</v>
       </c>
       <c r="D424" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E424" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="425" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A425" s="4" t="s">
-        <v>1035</v>
+        <v>1096</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>1036</v>
+        <v>1097</v>
       </c>
       <c r="C425" t="s" s="0">
-        <v>1037</v>
+        <v>1098</v>
       </c>
       <c r="D425" t="s" s="0">
-        <v>1038</v>
+        <v>1099</v>
       </c>
       <c r="E425" t="n" s="0">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="426" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A426" s="4" t="s">
-        <v>1039</v>
+        <v>1100</v>
       </c>
       <c r="B426" s="6" t="s">
-        <v>1040</v>
+        <v>1101</v>
       </c>
       <c r="C426" t="s" s="0">
-        <v>1041</v>
+        <v>1102</v>
       </c>
       <c r="D426" t="s" s="0">
-        <v>1042</v>
+        <v>1103</v>
       </c>
       <c r="E426" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="427" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A427" s="4" t="s">
-        <v>1043</v>
+        <v>1104</v>
       </c>
       <c r="B427" s="6" t="s">
-        <v>1044</v>
+        <v>1105</v>
       </c>
       <c r="C427" t="s" s="0">
-        <v>1045</v>
+        <v>1106</v>
       </c>
       <c r="D427" t="s" s="0">
-        <v>20</v>
+        <v>1107</v>
       </c>
       <c r="E427" t="n" s="0">
-        <v>0.21</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="428" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A428" s="4" t="s">
-        <v>1046</v>
+        <v>1108</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>1047</v>
+        <v>1109</v>
       </c>
       <c r="C428" t="s" s="0">
-        <v>1048</v>
+        <v>1110</v>
       </c>
       <c r="D428" t="s" s="0">
-        <v>1049</v>
+        <v>1111</v>
       </c>
       <c r="E428" t="n" s="0">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="429" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A429" s="4" t="s">
-        <v>1050</v>
+        <v>1112</v>
       </c>
       <c r="B429" s="6" t="s">
-        <v>1051</v>
+        <v>1113</v>
       </c>
       <c r="C429" t="s" s="0">
-        <v>1052</v>
+        <v>1114</v>
       </c>
       <c r="D429" t="s" s="0">
-        <v>1053</v>
+        <v>20</v>
       </c>
       <c r="E429" t="n" s="0">
         <v>0.09</v>
       </c>
     </row>
     <row r="430" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A430" s="4" t="s">
-        <v>1054</v>
+        <v>1115</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>1055</v>
+        <v>1116</v>
       </c>
       <c r="C430" t="s" s="0">
-        <v>1056</v>
+        <v>1117</v>
       </c>
       <c r="D430" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E430" t="n" s="0">
-        <v>0.25</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="431" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A431" s="4" t="s">
-        <v>1057</v>
+        <v>1118</v>
       </c>
       <c r="B431" s="6" t="s">
-        <v>1058</v>
+        <v>1119</v>
       </c>
       <c r="C431" t="s" s="0">
-        <v>1059</v>
+        <v>1120</v>
       </c>
       <c r="D431" t="s" s="0">
-        <v>1060</v>
+        <v>20</v>
       </c>
       <c r="E431" t="n" s="0">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="432" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A432" s="4" t="s">
-        <v>1061</v>
+        <v>1121</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>1062</v>
+        <v>1122</v>
       </c>
       <c r="C432" t="s" s="0">
-        <v>1063</v>
+        <v>1123</v>
       </c>
       <c r="D432" t="s" s="0">
-        <v>20</v>
+        <v>1124</v>
       </c>
       <c r="E432" t="n" s="0">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="433" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A433" s="4" t="s">
-        <v>1064</v>
+        <v>1125</v>
       </c>
       <c r="B433" s="6" t="s">
-        <v>1065</v>
+        <v>1126</v>
       </c>
       <c r="C433" t="s" s="0">
-        <v>1066</v>
+        <v>1127</v>
       </c>
       <c r="D433" t="s" s="0">
-        <v>1067</v>
+        <v>1128</v>
       </c>
       <c r="E433" t="n" s="0">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="434" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A434" s="4" t="s">
-        <v>1068</v>
+        <v>1125</v>
       </c>
       <c r="B434" s="6" t="s">
-        <v>1069</v>
+        <v>1129</v>
       </c>
       <c r="C434" t="s" s="0">
-        <v>1070</v>
+        <v>1130</v>
       </c>
       <c r="D434" t="s" s="0">
-        <v>1071</v>
+        <v>1131</v>
       </c>
       <c r="E434" t="n" s="0">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="435" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A435" s="4" t="s">
-        <v>1072</v>
+        <v>1132</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>1073</v>
+        <v>1133</v>
       </c>
       <c r="C435" t="s" s="0">
-        <v>1074</v>
+        <v>1134</v>
       </c>
       <c r="D435" t="s" s="0">
-        <v>1075</v>
+        <v>1135</v>
       </c>
       <c r="E435" t="n" s="0">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="436" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A436" s="4" t="s">
-        <v>1076</v>
+        <v>1136</v>
       </c>
       <c r="B436" s="6" t="s">
-        <v>1077</v>
+        <v>1137</v>
       </c>
       <c r="C436" t="s" s="0">
-        <v>1078</v>
+        <v>1138</v>
       </c>
       <c r="D436" t="s" s="0">
-        <v>1079</v>
+        <v>20</v>
       </c>
       <c r="E436" t="n" s="0">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="437" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A437" s="4" t="s">
-        <v>1080</v>
+        <v>1139</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>1081</v>
+        <v>1140</v>
       </c>
       <c r="C437" t="s" s="0">
-        <v>1082</v>
+        <v>1141</v>
       </c>
       <c r="D437" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E437" t="n" s="0">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="438" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A438" s="4" t="s">
-        <v>1083</v>
+        <v>1142</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>1084</v>
+        <v>1143</v>
       </c>
       <c r="C438" t="s" s="0">
-        <v>1085</v>
+        <v>1144</v>
       </c>
       <c r="D438" t="s" s="0">
-        <v>1086</v>
+        <v>1145</v>
       </c>
       <c r="E438" t="n" s="0">
-        <v>0.09</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="439" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A439" s="4" t="s">
-        <v>1087</v>
+        <v>1142</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>1088</v>
+        <v>1146</v>
       </c>
       <c r="C439" t="s" s="0">
-        <v>1089</v>
+        <v>1147</v>
       </c>
       <c r="D439" t="s" s="0">
-        <v>1090</v>
+        <v>1148</v>
       </c>
       <c r="E439" t="n" s="0">
-        <v>0.18</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="440" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A440" s="4" t="s">
-        <v>1091</v>
+        <v>1149</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>1092</v>
+        <v>1150</v>
       </c>
       <c r="C440" t="s" s="0">
-        <v>1093</v>
+        <v>1151</v>
       </c>
       <c r="D440" t="s" s="0">
-        <v>1094</v>
+        <v>1152</v>
       </c>
       <c r="E440" t="n" s="0">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="441" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A441" s="4" t="s">
-        <v>1095</v>
+        <v>1153</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>1096</v>
+        <v>1154</v>
       </c>
       <c r="C441" t="s" s="0">
-        <v>1097</v>
+        <v>1155</v>
       </c>
       <c r="D441" t="s" s="0">
-        <v>1098</v>
+        <v>20</v>
       </c>
       <c r="E441" t="n" s="0">
-        <v>1.53</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="442" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A442" s="4" t="s">
-        <v>1099</v>
+        <v>1156</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>1100</v>
+        <v>1157</v>
       </c>
       <c r="C442" t="s" s="0">
-        <v>1101</v>
+        <v>1158</v>
       </c>
       <c r="D442" t="s" s="0">
-        <v>1102</v>
+        <v>20</v>
       </c>
       <c r="E442" t="n" s="0">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="443" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A443" s="4" t="s">
-        <v>1103</v>
+        <v>1159</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>1104</v>
+        <v>1160</v>
       </c>
       <c r="C443" t="s" s="0">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="D443" t="s" s="0">
-        <v>1106</v>
+        <v>20</v>
       </c>
       <c r="E443" t="n" s="0">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="444" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A444" s="4" t="s">
-        <v>1107</v>
+        <v>1162</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>1108</v>
+        <v>1163</v>
       </c>
       <c r="C444" t="s" s="0">
-        <v>1109</v>
+        <v>1164</v>
       </c>
       <c r="D444" t="s" s="0">
-        <v>1110</v>
+        <v>20</v>
       </c>
       <c r="E444" t="n" s="0">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="445" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A445" s="4" t="s">
-        <v>1111</v>
+        <v>1165</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>1112</v>
+        <v>1166</v>
       </c>
       <c r="C445" t="s" s="0">
-        <v>1113</v>
+        <v>1167</v>
       </c>
       <c r="D445" t="s" s="0">
-        <v>1114</v>
+        <v>20</v>
       </c>
       <c r="E445" t="n" s="0">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="446" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A446" s="4" t="s">
-        <v>1115</v>
+        <v>1168</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>1116</v>
+        <v>1169</v>
       </c>
       <c r="C446" t="s" s="0">
-        <v>1117</v>
+        <v>1170</v>
       </c>
       <c r="D446" t="s" s="0">
-        <v>1118</v>
+        <v>20</v>
       </c>
       <c r="E446" t="n" s="0">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="447" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A447" s="4" t="s">
-        <v>1119</v>
+        <v>1171</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>1120</v>
+        <v>1172</v>
       </c>
       <c r="C447" t="s" s="0">
-        <v>1121</v>
+        <v>1173</v>
       </c>
       <c r="D447" t="s" s="0">
-        <v>20</v>
+        <v>1174</v>
       </c>
       <c r="E447" t="n" s="0">
-        <v>0.03</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="448" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A448" s="4" t="s">
-        <v>1122</v>
+        <v>1175</v>
       </c>
       <c r="B448" s="6" t="s">
-        <v>1123</v>
+        <v>1176</v>
       </c>
       <c r="C448" t="s" s="0">
-        <v>1124</v>
+        <v>1177</v>
       </c>
       <c r="D448" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E448" t="n" s="0">
-        <v>0.38</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="4" t="s">
-        <v>1125</v>
+        <v>1178</v>
       </c>
       <c r="B449" s="6" t="s">
-        <v>1126</v>
+        <v>1179</v>
       </c>
       <c r="C449" t="s" s="0">
-        <v>1127</v>
+        <v>20</v>
       </c>
       <c r="D449" t="s" s="0">
-        <v>20</v>
+        <v>1180</v>
       </c>
       <c r="E449" t="n" s="0">
-        <v>0.25</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="450" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A450" s="4" t="s">
-        <v>1128</v>
+        <v>1181</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>1129</v>
+        <v>1182</v>
       </c>
       <c r="C450" t="s" s="0">
-        <v>1130</v>
+        <v>1183</v>
       </c>
       <c r="D450" t="s" s="0">
-        <v>1131</v>
+        <v>20</v>
       </c>
       <c r="E450" t="n" s="0">
-        <v>0.07</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="451" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A451" s="4" t="s">
-        <v>1132</v>
+        <v>1184</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>1133</v>
+        <v>1185</v>
       </c>
       <c r="C451" t="s" s="0">
-        <v>1134</v>
+        <v>1186</v>
       </c>
       <c r="D451" t="s" s="0">
-        <v>1135</v>
+        <v>20</v>
       </c>
       <c r="E451" t="n" s="0">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="452" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A452" s="4" t="s">
-        <v>1136</v>
+        <v>1187</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>1137</v>
+        <v>1188</v>
       </c>
       <c r="C452" t="s" s="0">
-        <v>1138</v>
+        <v>1189</v>
       </c>
       <c r="D452" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E452" t="n" s="0">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="453" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A453" s="4" t="s">
-        <v>1139</v>
+        <v>1190</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>1140</v>
+        <v>1191</v>
       </c>
       <c r="C453" t="s" s="0">
-        <v>1141</v>
+        <v>1192</v>
       </c>
       <c r="D453" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E453" t="n" s="0">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="454" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A454" s="4" t="s">
-        <v>1142</v>
+        <v>1193</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>1143</v>
+        <v>1194</v>
       </c>
       <c r="C454" t="s" s="0">
-        <v>1144</v>
+        <v>1195</v>
       </c>
       <c r="D454" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E454" t="n" s="0">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="455" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A455" s="4" t="s">
-        <v>1145</v>
+        <v>1196</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>1146</v>
+        <v>1197</v>
       </c>
       <c r="C455" t="s" s="0">
-        <v>1147</v>
+        <v>1198</v>
       </c>
       <c r="D455" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E455" t="n" s="0">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="456" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A456" s="4" t="s">
-        <v>1148</v>
+        <v>1199</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>1149</v>
+        <v>1200</v>
       </c>
       <c r="C456" t="s" s="0">
-        <v>1150</v>
+        <v>1201</v>
       </c>
       <c r="D456" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E456" t="n" s="0">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="457" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A457" s="4" t="s">
-        <v>1151</v>
+        <v>1202</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>1152</v>
+        <v>1203</v>
       </c>
       <c r="C457" t="s" s="0">
-        <v>1153</v>
+        <v>1204</v>
       </c>
       <c r="D457" t="s" s="0">
-        <v>1154</v>
+        <v>1205</v>
       </c>
       <c r="E457" t="n" s="0">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="458" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A458" s="4" t="s">
-        <v>1155</v>
+        <v>1206</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>1156</v>
+        <v>1207</v>
       </c>
       <c r="C458" t="s" s="0">
-        <v>1157</v>
+        <v>1208</v>
       </c>
       <c r="D458" t="s" s="0">
-        <v>1158</v>
+        <v>1209</v>
       </c>
       <c r="E458" t="n" s="0">
-        <v>0.01</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="459" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A459" s="4" t="s">
-        <v>1159</v>
+        <v>1210</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>1160</v>
+        <v>1211</v>
       </c>
       <c r="C459" t="s" s="0">
-        <v>1161</v>
+        <v>1212</v>
       </c>
       <c r="D459" t="s" s="0">
-        <v>1162</v>
+        <v>1213</v>
       </c>
       <c r="E459" t="n" s="0">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="460" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A460" s="4" t="s">
-        <v>1163</v>
+        <v>1214</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>1164</v>
+        <v>1215</v>
       </c>
       <c r="C460" t="s" s="0">
-        <v>1165</v>
+        <v>1216</v>
       </c>
       <c r="D460" t="s" s="0">
-        <v>1166</v>
+        <v>20</v>
       </c>
       <c r="E460" t="n" s="0">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="461" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A461" s="4" t="s">
-        <v>1167</v>
+        <v>1217</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>1168</v>
+        <v>1218</v>
       </c>
       <c r="C461" t="s" s="0">
-        <v>1169</v>
+        <v>1219</v>
       </c>
       <c r="D461" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E461" t="n" s="0">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="462" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A462" s="4" t="s">
-        <v>1170</v>
+        <v>1220</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>1171</v>
+        <v>1221</v>
       </c>
       <c r="C462" t="s" s="0">
-        <v>1172</v>
+        <v>1222</v>
       </c>
       <c r="D462" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E462" t="n" s="0">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="463" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A463" s="4" t="s">
-        <v>1173</v>
+        <v>1223</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>1174</v>
+        <v>1224</v>
       </c>
       <c r="C463" t="s" s="0">
-        <v>1175</v>
+        <v>1225</v>
       </c>
       <c r="D463" t="s" s="0">
-        <v>1176</v>
+        <v>20</v>
       </c>
       <c r="E463" t="n" s="0">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="464" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A464" s="4" t="s">
-        <v>1177</v>
+        <v>1226</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>1178</v>
+        <v>1227</v>
       </c>
       <c r="C464" t="s" s="0">
-        <v>1179</v>
+        <v>1228</v>
       </c>
       <c r="D464" t="s" s="0">
-        <v>1180</v>
+        <v>20</v>
       </c>
       <c r="E464" t="n" s="0">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="465" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A465" s="4" t="s">
-        <v>1181</v>
+        <v>1229</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>1182</v>
+        <v>1230</v>
       </c>
       <c r="C465" t="s" s="0">
-        <v>1183</v>
+        <v>1231</v>
       </c>
       <c r="D465" t="s" s="0">
-        <v>1184</v>
+        <v>1232</v>
       </c>
       <c r="E465" t="n" s="0">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="466" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A466" s="4" t="s">
-        <v>1181</v>
+        <v>1233</v>
       </c>
       <c r="B466" s="6" t="s">
-        <v>1185</v>
+        <v>1234</v>
       </c>
       <c r="C466" t="s" s="0">
-        <v>1186</v>
+        <v>1235</v>
       </c>
       <c r="D466" t="s" s="0">
-        <v>1187</v>
+        <v>1236</v>
       </c>
       <c r="E466" t="n" s="0">
-        <v>0.1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="467" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A467" s="4" t="s">
-        <v>1188</v>
+        <v>1237</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>1189</v>
+        <v>1238</v>
       </c>
       <c r="C467" t="s" s="0">
-        <v>1190</v>
+        <v>1239</v>
       </c>
       <c r="D467" t="s" s="0">
-        <v>1191</v>
+        <v>1240</v>
       </c>
       <c r="E467" t="n" s="0">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="468" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A468" s="4" t="s">
-        <v>1192</v>
+        <v>1241</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>1193</v>
+        <v>1242</v>
       </c>
       <c r="C468" t="s" s="0">
-        <v>1194</v>
+        <v>1243</v>
       </c>
       <c r="D468" t="s" s="0">
-        <v>20</v>
+        <v>1244</v>
       </c>
       <c r="E468" t="n" s="0">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="469" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A469" s="4" t="s">
-        <v>1195</v>
+        <v>1241</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>1196</v>
+        <v>1245</v>
       </c>
       <c r="C469" t="s" s="0">
-        <v>1197</v>
+        <v>1246</v>
       </c>
       <c r="D469" t="s" s="0">
-        <v>20</v>
+        <v>1247</v>
       </c>
       <c r="E469" t="n" s="0">
-        <v>0.04</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="470" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A470" s="4" t="s">
-        <v>1198</v>
+        <v>1241</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>1199</v>
+        <v>1248</v>
       </c>
       <c r="C470" t="s" s="0">
-        <v>1200</v>
+        <v>1249</v>
       </c>
       <c r="D470" t="s" s="0">
-        <v>1201</v>
+        <v>1250</v>
       </c>
       <c r="E470" t="n" s="0">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="471" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A471" s="4" t="s">
-        <v>1198</v>
+        <v>1251</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>1202</v>
+        <v>1252</v>
       </c>
       <c r="C471" t="s" s="0">
-        <v>1203</v>
+        <v>1253</v>
       </c>
       <c r="D471" t="s" s="0">
-        <v>1204</v>
+        <v>1254</v>
       </c>
       <c r="E471" t="n" s="0">
-        <v>1.37</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="472" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A472" s="4" t="s">
-        <v>1205</v>
+        <v>1251</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>1206</v>
+        <v>1255</v>
       </c>
       <c r="C472" t="s" s="0">
-        <v>1207</v>
+        <v>1256</v>
       </c>
       <c r="D472" t="s" s="0">
-        <v>1208</v>
+        <v>1257</v>
       </c>
       <c r="E472" t="n" s="0">
-        <v>0.12</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="473" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A473" s="4" t="s">
-        <v>1209</v>
+        <v>1258</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>1210</v>
+        <v>1259</v>
       </c>
       <c r="C473" t="s" s="0">
-        <v>1211</v>
+        <v>1260</v>
       </c>
       <c r="D473" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E473" t="n" s="0">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="474" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A474" s="4" t="s">
-        <v>1212</v>
+        <v>1261</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>1213</v>
+        <v>1262</v>
       </c>
       <c r="C474" t="s" s="0">
-        <v>1214</v>
+        <v>1263</v>
       </c>
       <c r="D474" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E474" t="n" s="0">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="475" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A475" s="4" t="s">
-        <v>1215</v>
+        <v>1264</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>1216</v>
+        <v>1265</v>
       </c>
       <c r="C475" t="s" s="0">
-        <v>1217</v>
+        <v>1266</v>
       </c>
       <c r="D475" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E475" t="n" s="0">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="476" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A476" s="4" t="s">
-        <v>1218</v>
+        <v>1267</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>1219</v>
+        <v>1268</v>
       </c>
       <c r="C476" t="s" s="0">
-        <v>1220</v>
+        <v>20</v>
       </c>
       <c r="D476" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E476" t="n" s="0">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="477" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A477" s="4" t="s">
-        <v>1221</v>
+        <v>1269</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>1222</v>
+        <v>1270</v>
       </c>
       <c r="C477" t="s" s="0">
-        <v>1223</v>
+        <v>1271</v>
       </c>
       <c r="D477" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E477" t="n" s="0">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="478" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A478" s="4" t="s">
-        <v>1224</v>
+        <v>1272</v>
       </c>
       <c r="B478" s="6" t="s">
-        <v>1225</v>
+        <v>1273</v>
       </c>
       <c r="C478" t="s" s="0">
-        <v>1226</v>
+        <v>1274</v>
       </c>
       <c r="D478" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E478" t="n" s="0">
-        <v>0.51</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="479" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A479" s="4" t="s">
-        <v>1227</v>
+        <v>1275</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>1228</v>
+        <v>1276</v>
       </c>
       <c r="C479" t="s" s="0">
-        <v>1229</v>
+        <v>1277</v>
       </c>
       <c r="D479" t="s" s="0">
-        <v>1230</v>
+        <v>20</v>
       </c>
       <c r="E479" t="n" s="0">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="480" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A480" s="4" t="s">
-        <v>1231</v>
+        <v>1278</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>1232</v>
+        <v>1279</v>
       </c>
       <c r="C480" t="s" s="0">
-        <v>1233</v>
+        <v>1280</v>
       </c>
       <c r="D480" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E480" t="n" s="0">
-        <v>1.97</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="481" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A481" s="4" t="s">
-        <v>1234</v>
+        <v>1281</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>1235</v>
+        <v>1282</v>
       </c>
       <c r="C481" t="s" s="0">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="D481" t="s" s="0">
-        <v>1236</v>
+        <v>1284</v>
       </c>
       <c r="E481" t="n" s="0">
-        <v>2.99</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="482" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A482" s="4" t="s">
-        <v>1237</v>
+        <v>1285</v>
       </c>
       <c r="B482" s="6" t="s">
-        <v>1238</v>
+        <v>1286</v>
       </c>
       <c r="C482" t="s" s="0">
-        <v>1239</v>
+        <v>1287</v>
       </c>
       <c r="D482" t="s" s="0">
-        <v>20</v>
+        <v>1288</v>
       </c>
       <c r="E482" t="n" s="0">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="483" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A483" s="4" t="s">
-        <v>1240</v>
+        <v>1289</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>1241</v>
+        <v>1290</v>
       </c>
       <c r="C483" t="s" s="0">
-        <v>1242</v>
+        <v>1291</v>
       </c>
       <c r="D483" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E483" t="n" s="0">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="484" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A484" s="4" t="s">
-        <v>1243</v>
+        <v>1292</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1244</v>
+        <v>1293</v>
       </c>
       <c r="C484" t="s" s="0">
-        <v>1245</v>
+        <v>1294</v>
       </c>
       <c r="D484" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E484" t="n" s="0">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="485" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A485" s="4" t="s">
-        <v>1246</v>
+        <v>1295</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1247</v>
+        <v>1296</v>
       </c>
       <c r="C485" t="s" s="0">
-        <v>1248</v>
+        <v>1297</v>
       </c>
       <c r="D485" t="s" s="0">
-        <v>20</v>
+        <v>1298</v>
       </c>
       <c r="E485" t="n" s="0">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="486" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A486" s="4" t="s">
-        <v>1249</v>
+        <v>1299</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>1250</v>
+        <v>1300</v>
       </c>
       <c r="C486" t="s" s="0">
-        <v>1251</v>
+        <v>1301</v>
       </c>
       <c r="D486" t="s" s="0">
-        <v>20</v>
+        <v>1302</v>
       </c>
       <c r="E486" t="n" s="0">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="487" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A487" s="4" t="s">
-        <v>1252</v>
+        <v>1303</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>1253</v>
+        <v>1304</v>
       </c>
       <c r="C487" t="s" s="0">
-        <v>1254</v>
+        <v>1305</v>
       </c>
       <c r="D487" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E487" t="n" s="0">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="488" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A488" s="4" t="s">
-        <v>1255</v>
+        <v>1306</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>1256</v>
+        <v>1307</v>
       </c>
       <c r="C488" t="s" s="0">
-        <v>1257</v>
+        <v>20</v>
       </c>
       <c r="D488" t="s" s="0">
-        <v>1258</v>
+        <v>20</v>
       </c>
       <c r="E488" t="n" s="0">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="489" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A489" s="4" t="s">
-        <v>1259</v>
+        <v>1308</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1260</v>
+        <v>1309</v>
       </c>
       <c r="C489" t="s" s="0">
-        <v>1261</v>
+        <v>1310</v>
       </c>
       <c r="D489" t="s" s="0">
-        <v>1262</v>
+        <v>1311</v>
       </c>
       <c r="E489" t="n" s="0">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="490" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A490" s="4" t="s">
-        <v>1263</v>
+        <v>1308</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>1264</v>
+        <v>1312</v>
       </c>
       <c r="C490" t="s" s="0">
-        <v>1265</v>
+        <v>1313</v>
       </c>
       <c r="D490" t="s" s="0">
-        <v>1266</v>
+        <v>1314</v>
       </c>
       <c r="E490" t="n" s="0">
-        <v>0.17</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="491" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A491" s="4" t="s">
-        <v>1267</v>
+        <v>1315</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="C491" t="s" s="0">
-        <v>1269</v>
+        <v>1317</v>
       </c>
       <c r="D491" t="s" s="0">
-        <v>20</v>
+        <v>1318</v>
       </c>
       <c r="E491" t="n" s="0">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="492" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A492" s="4" t="s">
-        <v>1270</v>
+        <v>1319</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>1271</v>
+        <v>1320</v>
       </c>
       <c r="C492" t="s" s="0">
-        <v>1272</v>
+        <v>1321</v>
       </c>
       <c r="D492" t="s" s="0">
-        <v>20</v>
+        <v>1322</v>
       </c>
       <c r="E492" t="n" s="0">
-        <v>0.08</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="493" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A493" s="4" t="s">
-        <v>1273</v>
+        <v>1323</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>1274</v>
+        <v>1324</v>
       </c>
       <c r="C493" t="s" s="0">
-        <v>1275</v>
+        <v>1325</v>
       </c>
       <c r="D493" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E493" t="n" s="0">
         <v>0.08</v>
       </c>
     </row>
     <row r="494" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A494" s="4" t="s">
-        <v>1276</v>
+        <v>1326</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>1277</v>
+        <v>1327</v>
       </c>
       <c r="C494" t="s" s="0">
-        <v>1278</v>
+        <v>1328</v>
       </c>
       <c r="D494" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E494" t="n" s="0">
-        <v>0.03</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="495" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A495" s="4" t="s">
-        <v>1279</v>
+        <v>1329</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1280</v>
+        <v>1330</v>
       </c>
       <c r="C495" t="s" s="0">
-        <v>1281</v>
+        <v>1331</v>
       </c>
       <c r="D495" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E495" t="n" s="0">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="496" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A496" s="4" t="s">
-        <v>1282</v>
+        <v>1332</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1283</v>
+        <v>1333</v>
       </c>
       <c r="C496" t="s" s="0">
-        <v>1284</v>
+        <v>1334</v>
       </c>
       <c r="D496" t="s" s="0">
-        <v>1285</v>
+        <v>20</v>
       </c>
       <c r="E496" t="n" s="0">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="497" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A497" s="4" t="s">
-        <v>1286</v>
+        <v>1335</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>1287</v>
+        <v>1336</v>
       </c>
       <c r="C497" t="s" s="0">
-        <v>1288</v>
+        <v>1337</v>
       </c>
       <c r="D497" t="s" s="0">
-        <v>1289</v>
+        <v>20</v>
       </c>
       <c r="E497" t="n" s="0">
-        <v>1.16</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="498" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A498" s="4" t="s">
-        <v>1290</v>
+        <v>1338</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>1291</v>
+        <v>1339</v>
       </c>
       <c r="C498" t="s" s="0">
-        <v>1292</v>
+        <v>1340</v>
       </c>
       <c r="D498" t="s" s="0">
-        <v>1293</v>
+        <v>20</v>
       </c>
       <c r="E498" t="n" s="0">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="499" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A499" s="4" t="s">
-        <v>1294</v>
+        <v>1341</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>1295</v>
+        <v>1342</v>
       </c>
       <c r="C499" t="s" s="0">
-        <v>1296</v>
+        <v>1343</v>
       </c>
       <c r="D499" t="s" s="0">
-        <v>1297</v>
+        <v>20</v>
       </c>
       <c r="E499" t="n" s="0">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="500" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A500" s="4" t="s">
-        <v>1294</v>
+        <v>1344</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1298</v>
+        <v>1345</v>
       </c>
       <c r="C500" t="s" s="0">
-        <v>1299</v>
+        <v>1346</v>
       </c>
       <c r="D500" t="s" s="0">
-        <v>1300</v>
+        <v>20</v>
       </c>
       <c r="E500" t="n" s="0">
-        <v>0.92</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="501" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A501" s="4" t="s">
-        <v>1294</v>
+        <v>1347</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>1301</v>
+        <v>1348</v>
       </c>
       <c r="C501" t="s" s="0">
-        <v>1302</v>
+        <v>1349</v>
       </c>
       <c r="D501" t="s" s="0">
-        <v>1303</v>
+        <v>20</v>
       </c>
       <c r="E501" t="n" s="0">
-        <v>0.98</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="502" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A502" s="4" t="s">
-        <v>1304</v>
+        <v>1350</v>
       </c>
       <c r="B502" s="6" t="s">
-        <v>1305</v>
+        <v>1351</v>
       </c>
       <c r="C502" t="s" s="0">
-        <v>1306</v>
+        <v>1352</v>
       </c>
       <c r="D502" t="s" s="0">
-        <v>1307</v>
+        <v>20</v>
       </c>
       <c r="E502" t="n" s="0">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="503" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A503" s="4" t="s">
-        <v>1304</v>
+        <v>1353</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>1308</v>
+        <v>1354</v>
       </c>
       <c r="C503" t="s" s="0">
-        <v>1309</v>
+        <v>1355</v>
       </c>
       <c r="D503" t="s" s="0">
-        <v>1310</v>
+        <v>20</v>
       </c>
       <c r="E503" t="n" s="0">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="504" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A504" s="4" t="s">
-        <v>1304</v>
+        <v>1356</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1311</v>
+        <v>1357</v>
       </c>
       <c r="C504" t="s" s="0">
-        <v>1312</v>
+        <v>1358</v>
       </c>
       <c r="D504" t="s" s="0">
-        <v>1313</v>
+        <v>20</v>
       </c>
       <c r="E504" t="n" s="0">
-        <v>1.49</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="505" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A505" s="4" t="s">
-        <v>1304</v>
+        <v>1359</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>1314</v>
+        <v>1360</v>
       </c>
       <c r="C505" t="s" s="0">
-        <v>1315</v>
+        <v>1361</v>
       </c>
       <c r="D505" t="s" s="0">
-        <v>1316</v>
+        <v>20</v>
       </c>
       <c r="E505" t="n" s="0">
-        <v>0.68</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="506" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A506" s="4" t="s">
-        <v>1317</v>
+        <v>1362</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>1318</v>
+        <v>1363</v>
       </c>
       <c r="C506" t="s" s="0">
-        <v>1319</v>
+        <v>1364</v>
       </c>
       <c r="D506" t="s" s="0">
-        <v>20</v>
+        <v>1365</v>
       </c>
       <c r="E506" t="n" s="0">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="507" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A507" s="4" t="s">
-        <v>1320</v>
+        <v>1366</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>1321</v>
+        <v>1367</v>
       </c>
       <c r="C507" t="s" s="0">
-        <v>1322</v>
+        <v>1368</v>
       </c>
       <c r="D507" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E507" t="n" s="0">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="508" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A508" s="4" t="s">
-        <v>1323</v>
+        <v>1369</v>
       </c>
       <c r="B508" s="6" t="s">
-        <v>1324</v>
+        <v>1370</v>
       </c>
       <c r="C508" t="s" s="0">
-        <v>1325</v>
+        <v>1371</v>
       </c>
       <c r="D508" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E508" t="n" s="0">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="509" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A509" s="4" t="s">
-        <v>1326</v>
+        <v>1372</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>1327</v>
+        <v>1373</v>
       </c>
       <c r="C509" t="s" s="0">
-        <v>1328</v>
+        <v>1374</v>
       </c>
       <c r="D509" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E509" t="n" s="0">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="510" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A510" s="4" t="s">
-        <v>1329</v>
+        <v>1375</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>1330</v>
+        <v>1376</v>
       </c>
       <c r="C510" t="s" s="0">
-        <v>1331</v>
+        <v>1377</v>
       </c>
       <c r="D510" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E510" t="n" s="0">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="511" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A511" s="4" t="s">
-        <v>1332</v>
+        <v>1378</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>1333</v>
+        <v>1379</v>
       </c>
       <c r="C511" t="s" s="0">
-        <v>1334</v>
+        <v>1380</v>
       </c>
       <c r="D511" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E511" t="n" s="0">
-        <v>0.45</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="512" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A512" s="4" t="s">
-        <v>1335</v>
+        <v>1381</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>1336</v>
+        <v>1382</v>
       </c>
       <c r="C512" t="s" s="0">
-        <v>1337</v>
+        <v>1383</v>
       </c>
       <c r="D512" t="s" s="0">
-        <v>1338</v>
+        <v>20</v>
       </c>
       <c r="E512" t="n" s="0">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="513" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A513" s="4" t="s">
-        <v>1339</v>
+        <v>1384</v>
       </c>
       <c r="B513" s="6" t="s">
-        <v>1340</v>
+        <v>1385</v>
       </c>
       <c r="C513" t="s" s="0">
-        <v>1341</v>
+        <v>1386</v>
       </c>
       <c r="D513" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E513" t="n" s="0">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="514" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A514" s="4" t="s">
-        <v>1342</v>
+        <v>1387</v>
       </c>
       <c r="B514" s="6" t="s">
-        <v>1343</v>
+        <v>1388</v>
       </c>
       <c r="C514" t="s" s="0">
-        <v>1344</v>
+        <v>1389</v>
       </c>
       <c r="D514" t="s" s="0">
-        <v>20</v>
+        <v>1390</v>
       </c>
       <c r="E514" t="n" s="0">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="515" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A515" s="4" t="s">
-        <v>1345</v>
+        <v>1391</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1346</v>
+        <v>1392</v>
       </c>
       <c r="C515" t="s" s="0">
-        <v>1347</v>
+        <v>1393</v>
       </c>
       <c r="D515" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E515" t="n" s="0">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="516" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A516" s="4" t="s">
-        <v>1348</v>
+        <v>1394</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>1349</v>
+        <v>1395</v>
       </c>
       <c r="C516" t="s" s="0">
-        <v>1350</v>
+        <v>1396</v>
       </c>
       <c r="D516" t="s" s="0">
-        <v>1351</v>
+        <v>1397</v>
       </c>
       <c r="E516" t="n" s="0">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="517" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A517" s="4" t="s">
-        <v>1352</v>
+        <v>1394</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1353</v>
+        <v>1398</v>
       </c>
       <c r="C517" t="s" s="0">
-        <v>1354</v>
+        <v>1399</v>
       </c>
       <c r="D517" t="s" s="0">
-        <v>1355</v>
+        <v>1400</v>
       </c>
       <c r="E517" t="n" s="0">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="518" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A518" s="4" t="s">
-        <v>1356</v>
+        <v>1394</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>1357</v>
+        <v>1401</v>
       </c>
       <c r="C518" t="s" s="0">
-        <v>1358</v>
+        <v>1402</v>
       </c>
       <c r="D518" t="s" s="0">
-        <v>20</v>
+        <v>1403</v>
       </c>
       <c r="E518" t="n" s="0">
-        <v>0.08</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="519" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A519" s="4" t="s">
-        <v>1359</v>
+        <v>1404</v>
       </c>
       <c r="B519" s="6" t="s">
-        <v>1360</v>
+        <v>1405</v>
       </c>
       <c r="C519" t="s" s="0">
-        <v>1361</v>
+        <v>1406</v>
       </c>
       <c r="D519" t="s" s="0">
-        <v>1362</v>
+        <v>20</v>
       </c>
       <c r="E519" t="n" s="0">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="520" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A520" s="4" t="s">
-        <v>1359</v>
+        <v>1407</v>
       </c>
       <c r="B520" s="6" t="s">
-        <v>1363</v>
+        <v>1408</v>
       </c>
       <c r="C520" t="s" s="0">
-        <v>1364</v>
+        <v>1409</v>
       </c>
       <c r="D520" t="s" s="0">
-        <v>1365</v>
+        <v>1410</v>
       </c>
       <c r="E520" t="n" s="0">
-        <v>1.53</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="521" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A521" s="4" t="s">
-        <v>1366</v>
+        <v>1407</v>
       </c>
       <c r="B521" s="6" t="s">
-        <v>1367</v>
+        <v>1411</v>
       </c>
       <c r="C521" t="s" s="0">
-        <v>1368</v>
+        <v>1412</v>
       </c>
       <c r="D521" t="s" s="0">
-        <v>1369</v>
+        <v>1413</v>
       </c>
       <c r="E521" t="n" s="0">
-        <v>0.93</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="522" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A522" s="4" t="s">
-        <v>1370</v>
+        <v>1414</v>
       </c>
       <c r="B522" s="6" t="s">
-        <v>1371</v>
+        <v>1415</v>
       </c>
       <c r="C522" t="s" s="0">
-        <v>1372</v>
+        <v>1416</v>
       </c>
       <c r="D522" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E522" t="n" s="0">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="523" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A523" s="4" t="s">
-        <v>1373</v>
+        <v>1417</v>
       </c>
       <c r="B523" s="6" t="s">
-        <v>1374</v>
+        <v>1418</v>
       </c>
       <c r="C523" t="s" s="0">
-        <v>1375</v>
+        <v>1419</v>
       </c>
       <c r="D523" t="s" s="0">
-        <v>20</v>
+        <v>1420</v>
       </c>
       <c r="E523" t="n" s="0">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="524" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A524" s="4" t="s">
-        <v>1376</v>
+        <v>1421</v>
       </c>
       <c r="B524" s="6" t="s">
-        <v>1377</v>
+        <v>1422</v>
       </c>
       <c r="C524" t="s" s="0">
-        <v>1378</v>
+        <v>1423</v>
       </c>
       <c r="D524" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E524" t="n" s="0">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="525" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A525" s="4" t="s">
-        <v>1379</v>
+        <v>1424</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>1380</v>
+        <v>1425</v>
       </c>
       <c r="C525" t="s" s="0">
-        <v>1381</v>
+        <v>1426</v>
       </c>
       <c r="D525" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E525" t="n" s="0">
-        <v>0.27</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="526" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A526" s="4" t="s">
-        <v>1382</v>
+        <v>1427</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>1383</v>
+        <v>1428</v>
       </c>
       <c r="C526" t="s" s="0">
-        <v>1384</v>
+        <v>1429</v>
       </c>
       <c r="D526" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E526" t="n" s="0">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="527" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A527" s="4" t="s">
-        <v>1385</v>
+        <v>1430</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1386</v>
+        <v>1431</v>
       </c>
       <c r="C527" t="s" s="0">
-        <v>1387</v>
+        <v>1432</v>
       </c>
       <c r="D527" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E527" t="n" s="0">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="528" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A528" s="4" t="s">
-        <v>1388</v>
+        <v>1433</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1389</v>
+        <v>1434</v>
       </c>
       <c r="C528" t="s" s="0">
-        <v>1390</v>
+        <v>1435</v>
       </c>
       <c r="D528" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E528" t="n" s="0">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="529" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A529" s="4" t="s">
-        <v>1391</v>
+        <v>1436</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1392</v>
+        <v>1437</v>
       </c>
       <c r="C529" t="s" s="0">
-        <v>1393</v>
+        <v>1438</v>
       </c>
       <c r="D529" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E529" t="n" s="0">
-        <v>0.14</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="530" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A530" s="4" t="s">
-        <v>1394</v>
+        <v>1439</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1395</v>
+        <v>1440</v>
       </c>
       <c r="C530" t="s" s="0">
-        <v>1396</v>
+        <v>1441</v>
       </c>
       <c r="D530" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E530" t="n" s="0">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="531" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A531" s="4" t="s">
-        <v>1397</v>
+        <v>1442</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1398</v>
+        <v>1443</v>
       </c>
       <c r="C531" t="s" s="0">
-        <v>1399</v>
+        <v>1444</v>
       </c>
       <c r="D531" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E531" t="n" s="0">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="532" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A532" s="4" t="s">
-        <v>1400</v>
+        <v>1445</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="C532" t="s" s="0">
-        <v>1402</v>
+        <v>1447</v>
       </c>
       <c r="D532" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E532" t="n" s="0">
         <v>0.19</v>
       </c>
     </row>
     <row r="533" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A533" s="4" t="s">
-        <v>1403</v>
+        <v>1448</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1404</v>
+        <v>1449</v>
       </c>
       <c r="C533" t="s" s="0">
-        <v>1405</v>
+        <v>1450</v>
       </c>
       <c r="D533" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E533" t="n" s="0">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="534" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A534" s="4" t="s">
-        <v>1406</v>
+        <v>1451</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1407</v>
+        <v>1452</v>
       </c>
       <c r="C534" t="s" s="0">
-        <v>1408</v>
+        <v>1453</v>
       </c>
       <c r="D534" t="s" s="0">
-        <v>20</v>
+        <v>1454</v>
       </c>
       <c r="E534" t="n" s="0">
         <v>0.21</v>
       </c>
     </row>
     <row r="535" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A535" s="4" t="s">
-        <v>1409</v>
+        <v>1455</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1410</v>
+        <v>1456</v>
       </c>
       <c r="C535" t="s" s="0">
-        <v>1411</v>
+        <v>20</v>
       </c>
       <c r="D535" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E535" t="n" s="0">
-        <v>0.13</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="536" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A536" s="4" t="s">
-        <v>1412</v>
+        <v>1457</v>
       </c>
       <c r="B536" s="6" t="s">
-        <v>1413</v>
+        <v>1458</v>
       </c>
       <c r="C536" t="s" s="0">
-        <v>1414</v>
+        <v>20</v>
       </c>
       <c r="D536" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E536" t="n" s="0">
-        <v>0.04</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="537" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A537" s="4" t="s">
-        <v>1415</v>
+        <v>1457</v>
       </c>
       <c r="B537" s="6" t="s">
-        <v>1416</v>
+        <v>1459</v>
       </c>
       <c r="C537" t="s" s="0">
-        <v>1417</v>
+        <v>20</v>
       </c>
       <c r="D537" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E537" t="n" s="0">
-        <v>0.1</v>
+        <v>-1.23</v>
       </c>
     </row>
     <row r="538" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A538" s="4" t="s">
-        <v>1418</v>
+        <v>1460</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1419</v>
+        <v>1461</v>
       </c>
       <c r="C538" t="s" s="0">
-        <v>1420</v>
+        <v>1462</v>
       </c>
       <c r="D538" t="s" s="0">
-        <v>1421</v>
+        <v>1463</v>
       </c>
       <c r="E538" t="n" s="0">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="539" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A539" s="4" t="s">
-        <v>1422</v>
+        <v>1464</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>1423</v>
+        <v>1465</v>
       </c>
       <c r="C539" t="s" s="0">
-        <v>1424</v>
+        <v>1466</v>
       </c>
       <c r="D539" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E539" t="n" s="0">
         <v>0.08</v>
       </c>
     </row>
     <row r="540" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A540" s="4" t="s">
-        <v>1425</v>
+        <v>1467</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1426</v>
+        <v>1468</v>
       </c>
       <c r="C540" t="s" s="0">
-        <v>1427</v>
+        <v>1469</v>
       </c>
       <c r="D540" t="s" s="0">
-        <v>20</v>
+        <v>1470</v>
       </c>
       <c r="E540" t="n" s="0">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="541" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A541" s="4" t="s">
-        <v>1428</v>
+        <v>1471</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>1429</v>
+        <v>1472</v>
       </c>
       <c r="C541" t="s" s="0">
-        <v>1430</v>
+        <v>1473</v>
       </c>
       <c r="D541" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E541" t="n" s="0">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="542" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A542" s="4" t="s">
-        <v>1431</v>
+        <v>1474</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>1432</v>
+        <v>1475</v>
       </c>
       <c r="C542" t="s" s="0">
-        <v>1433</v>
+        <v>1476</v>
       </c>
       <c r="D542" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E542" t="n" s="0">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="543" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A543" s="4" t="s">
-        <v>1434</v>
+        <v>1477</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>1435</v>
+        <v>1478</v>
       </c>
       <c r="C543" t="s" s="0">
-        <v>1436</v>
+        <v>1479</v>
       </c>
       <c r="D543" t="s" s="0">
-        <v>20</v>
+        <v>1480</v>
       </c>
       <c r="E543" t="n" s="0">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="544" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A544" s="4" t="s">
-        <v>1437</v>
+        <v>1481</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>1438</v>
+        <v>1482</v>
       </c>
       <c r="C544" t="s" s="0">
-        <v>1439</v>
+        <v>1483</v>
       </c>
       <c r="D544" t="s" s="0">
-        <v>1440</v>
+        <v>1484</v>
       </c>
       <c r="E544" t="n" s="0">
-        <v>0.01</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="545" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A545" s="4" t="s">
-        <v>1441</v>
+        <v>1485</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1442</v>
+        <v>1486</v>
       </c>
       <c r="C545" t="s" s="0">
-        <v>1443</v>
+        <v>1487</v>
       </c>
       <c r="D545" t="s" s="0">
-        <v>20</v>
+        <v>1488</v>
       </c>
       <c r="E545" t="n" s="0">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="546" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A546" s="4" t="s">
-        <v>1444</v>
+        <v>1489</v>
       </c>
       <c r="B546" s="6" t="s">
-        <v>1445</v>
+        <v>1490</v>
       </c>
       <c r="C546" t="s" s="0">
-        <v>1446</v>
+        <v>1491</v>
       </c>
       <c r="D546" t="s" s="0">
-        <v>20</v>
+        <v>1492</v>
       </c>
       <c r="E546" t="n" s="0">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="547" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A547" s="4" t="s">
-        <v>1447</v>
+        <v>1493</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1448</v>
+        <v>1494</v>
       </c>
       <c r="C547" t="s" s="0">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="D547" t="s" s="0">
-        <v>1450</v>
+        <v>20</v>
       </c>
       <c r="E547" t="n" s="0">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="548" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A548" s="4" t="s">
-        <v>1451</v>
+        <v>1496</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>1452</v>
+        <v>1497</v>
       </c>
       <c r="C548" t="s" s="0">
-        <v>1453</v>
+        <v>1498</v>
       </c>
       <c r="D548" t="s" s="0">
-        <v>1454</v>
+        <v>1499</v>
       </c>
       <c r="E548" t="n" s="0">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="549" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A549" s="4" t="s">
-        <v>1451</v>
+        <v>1500</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1455</v>
+        <v>1501</v>
       </c>
       <c r="C549" t="s" s="0">
-        <v>1456</v>
+        <v>1502</v>
       </c>
       <c r="D549" t="s" s="0">
-        <v>1457</v>
+        <v>1503</v>
       </c>
       <c r="E549" t="n" s="0">
-        <v>0.37</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="550" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A550" s="4" t="s">
-        <v>1451</v>
+        <v>1504</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>1458</v>
+        <v>1505</v>
       </c>
       <c r="C550" t="s" s="0">
-        <v>1459</v>
+        <v>1506</v>
       </c>
       <c r="D550" t="s" s="0">
-        <v>1460</v>
+        <v>20</v>
       </c>
       <c r="E550" t="n" s="0">
-        <v>0.47</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="551" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A551" s="4" t="s">
-        <v>1461</v>
+        <v>1507</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>1462</v>
+        <v>1508</v>
       </c>
       <c r="C551" t="s" s="0">
-        <v>1463</v>
+        <v>1509</v>
       </c>
       <c r="D551" t="s" s="0">
-        <v>20</v>
+        <v>1510</v>
       </c>
       <c r="E551" t="n" s="0">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="552" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A552" s="4" t="s">
-        <v>1464</v>
+        <v>1511</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>1465</v>
+        <v>1512</v>
       </c>
       <c r="C552" t="s" s="0">
-        <v>1466</v>
+        <v>1513</v>
       </c>
       <c r="D552" t="s" s="0">
-        <v>1467</v>
+        <v>1514</v>
       </c>
       <c r="E552" t="n" s="0">
-        <v>0.7</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="553" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A553" s="4" t="s">
-        <v>1464</v>
+        <v>1515</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1468</v>
+        <v>1516</v>
       </c>
       <c r="C553" t="s" s="0">
-        <v>1469</v>
+        <v>1517</v>
       </c>
       <c r="D553" t="s" s="0">
-        <v>1470</v>
+        <v>1518</v>
       </c>
       <c r="E553" t="n" s="0">
-        <v>0.39</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="554" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A554" s="4" t="s">
-        <v>1471</v>
+        <v>1519</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>1472</v>
+        <v>1520</v>
       </c>
       <c r="C554" t="s" s="0">
-        <v>1473</v>
+        <v>1521</v>
       </c>
       <c r="D554" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E554" t="n" s="0">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="555" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A555" s="4" t="s">
-        <v>1474</v>
+        <v>1522</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>1475</v>
+        <v>1523</v>
       </c>
       <c r="C555" t="s" s="0">
-        <v>1476</v>
+        <v>20</v>
       </c>
       <c r="D555" t="s" s="0">
-        <v>1477</v>
+        <v>20</v>
       </c>
       <c r="E555" t="n" s="0">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="556" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A556" s="4" t="s">
-        <v>1478</v>
+        <v>1524</v>
       </c>
       <c r="B556" s="6" t="s">
-        <v>1479</v>
+        <v>1525</v>
       </c>
       <c r="C556" t="s" s="0">
-        <v>1480</v>
+        <v>1526</v>
       </c>
       <c r="D556" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E556" t="n" s="0">
-        <v>0.01</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="557" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A557" s="4" t="s">
-        <v>1481</v>
+        <v>1527</v>
       </c>
       <c r="B557" s="6" t="s">
-        <v>1482</v>
+        <v>1528</v>
       </c>
       <c r="C557" t="s" s="0">
-        <v>1483</v>
+        <v>1529</v>
       </c>
       <c r="D557" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E557" t="n" s="0">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="558" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A558" s="4" t="s">
-        <v>1484</v>
+        <v>1530</v>
       </c>
       <c r="B558" s="6" t="s">
-        <v>1485</v>
+        <v>1531</v>
       </c>
       <c r="C558" t="s" s="0">
-        <v>1486</v>
+        <v>1532</v>
       </c>
       <c r="D558" t="s" s="0">
-        <v>20</v>
+        <v>1533</v>
       </c>
       <c r="E558" t="n" s="0">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="559" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A559" s="4" t="s">
-        <v>1487</v>
+        <v>1534</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>1488</v>
+        <v>1535</v>
       </c>
       <c r="C559" t="s" s="0">
-        <v>1489</v>
+        <v>1536</v>
       </c>
       <c r="D559" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E559" t="n" s="0">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="560" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A560" s="4" t="s">
-        <v>1490</v>
+        <v>1537</v>
       </c>
       <c r="B560" s="6" t="s">
-        <v>1491</v>
+        <v>1538</v>
       </c>
       <c r="C560" t="s" s="0">
-        <v>1492</v>
+        <v>20</v>
       </c>
       <c r="D560" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E560" t="n" s="0">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="561" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A561" s="4" t="s">
-        <v>1493</v>
+        <v>1539</v>
       </c>
       <c r="B561" s="6" t="s">
-        <v>1494</v>
+        <v>1540</v>
       </c>
       <c r="C561" t="s" s="0">
-        <v>1495</v>
+        <v>20</v>
       </c>
       <c r="D561" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E561" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="562" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A562" s="4" t="s">
-        <v>1496</v>
+        <v>1541</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1497</v>
+        <v>1542</v>
       </c>
       <c r="C562" t="s" s="0">
-        <v>1498</v>
+        <v>20</v>
       </c>
       <c r="D562" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E562" t="n" s="0">
-        <v>0.18</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="563" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A563" s="4" t="s">
-        <v>1499</v>
+        <v>1543</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1500</v>
+        <v>1544</v>
       </c>
       <c r="C563" t="s" s="0">
-        <v>1501</v>
+        <v>1545</v>
       </c>
       <c r="D563" t="s" s="0">
-        <v>20</v>
+        <v>1546</v>
       </c>
       <c r="E563" t="n" s="0">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="564" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A564" s="4" t="s">
-        <v>1502</v>
+        <v>1547</v>
       </c>
       <c r="B564" s="6" t="s">
-        <v>1503</v>
+        <v>1548</v>
       </c>
       <c r="C564" t="s" s="0">
-        <v>1504</v>
+        <v>1549</v>
       </c>
       <c r="D564" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E564" t="n" s="0">
-        <v>0.21</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="565" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A565" s="4" t="s">
-        <v>1505</v>
+        <v>1550</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1506</v>
+        <v>1551</v>
       </c>
       <c r="C565" t="s" s="0">
-        <v>1507</v>
+        <v>1552</v>
       </c>
       <c r="D565" t="s" s="0">
-        <v>20</v>
+        <v>1553</v>
       </c>
       <c r="E565" t="n" s="0">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="566" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A566" s="4" t="s">
-        <v>1508</v>
+        <v>1554</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>1509</v>
+        <v>1555</v>
       </c>
       <c r="C566" t="s" s="0">
-        <v>1510</v>
+        <v>1556</v>
       </c>
       <c r="D566" t="s" s="0">
-        <v>1511</v>
+        <v>1557</v>
       </c>
       <c r="E566" t="n" s="0">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="567" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A567" s="4" t="s">
-        <v>1512</v>
+        <v>1558</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>1513</v>
+        <v>1559</v>
       </c>
       <c r="C567" t="s" s="0">
-        <v>1514</v>
+        <v>1560</v>
       </c>
       <c r="D567" t="s" s="0">
-        <v>1515</v>
+        <v>1561</v>
       </c>
       <c r="E567" t="n" s="0">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="568" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A568" s="4" t="s">
-        <v>1516</v>
+        <v>1562</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>1517</v>
+        <v>1563</v>
       </c>
       <c r="C568" t="s" s="0">
-        <v>1518</v>
+        <v>1564</v>
       </c>
       <c r="D568" t="s" s="0">
-        <v>20</v>
+        <v>1565</v>
       </c>
       <c r="E568" t="n" s="0">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="569" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A569" s="4" t="s">
-        <v>1519</v>
+        <v>1566</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>1520</v>
+        <v>1567</v>
       </c>
       <c r="C569" t="s" s="0">
-        <v>1521</v>
+        <v>1568</v>
       </c>
       <c r="D569" t="s" s="0">
-        <v>1522</v>
+        <v>1569</v>
       </c>
       <c r="E569" t="n" s="0">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="570" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A570" s="4" t="s">
-        <v>1523</v>
+        <v>1570</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>1524</v>
+        <v>1571</v>
       </c>
       <c r="C570" t="s" s="0">
-        <v>1525</v>
+        <v>1572</v>
       </c>
       <c r="D570" t="s" s="0">
-        <v>1526</v>
+        <v>20</v>
       </c>
       <c r="E570" t="n" s="0">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="571" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A571" s="4" t="s">
-        <v>1527</v>
+        <v>1573</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>1528</v>
+        <v>1574</v>
       </c>
       <c r="C571" t="s" s="0">
-        <v>1529</v>
+        <v>1575</v>
       </c>
       <c r="D571" t="s" s="0">
-        <v>1530</v>
+        <v>1576</v>
       </c>
       <c r="E571" t="n" s="0">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="572" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A572" s="4" t="s">
-        <v>1531</v>
+        <v>1577</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1532</v>
+        <v>1578</v>
       </c>
       <c r="C572" t="s" s="0">
-        <v>1533</v>
+        <v>1579</v>
       </c>
       <c r="D572" t="s" s="0">
-        <v>1534</v>
+        <v>20</v>
       </c>
       <c r="E572" t="n" s="0">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="573" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A573" s="4" t="s">
-        <v>1535</v>
+        <v>1577</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1536</v>
+        <v>1580</v>
       </c>
       <c r="C573" t="s" s="0">
-        <v>1537</v>
+        <v>1581</v>
       </c>
       <c r="D573" t="s" s="0">
-        <v>1538</v>
+        <v>1582</v>
       </c>
       <c r="E573" t="n" s="0">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="574" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A574" s="4" t="s">
-        <v>1539</v>
+        <v>1583</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1540</v>
+        <v>1584</v>
       </c>
       <c r="C574" t="s" s="0">
-        <v>1541</v>
+        <v>1585</v>
       </c>
       <c r="D574" t="s" s="0">
-        <v>20</v>
+        <v>1586</v>
       </c>
       <c r="E574" t="n" s="0">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="575" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A575" s="4" t="s">
-        <v>1542</v>
+        <v>1587</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1543</v>
+        <v>1588</v>
       </c>
       <c r="C575" t="s" s="0">
-        <v>1544</v>
+        <v>1589</v>
       </c>
       <c r="D575" t="s" s="0">
-        <v>1545</v>
+        <v>20</v>
       </c>
       <c r="E575" t="n" s="0">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="576" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A576" s="4" t="s">
-        <v>1546</v>
+        <v>1590</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1547</v>
+        <v>1591</v>
       </c>
       <c r="C576" t="s" s="0">
-        <v>1548</v>
+        <v>1592</v>
       </c>
       <c r="D576" t="s" s="0">
-        <v>20</v>
+        <v>1593</v>
       </c>
       <c r="E576" t="n" s="0">
-        <v>0.01</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="577" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A577" s="4" t="s">
-        <v>1549</v>
+        <v>1594</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1550</v>
+        <v>1595</v>
       </c>
       <c r="C577" t="s" s="0">
-        <v>1551</v>
+        <v>1596</v>
       </c>
       <c r="D577" t="s" s="0">
-        <v>1552</v>
+        <v>1597</v>
       </c>
       <c r="E577" t="n" s="0">
-        <v>0.09</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="578" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A578" s="4" t="s">
-        <v>1553</v>
+        <v>1598</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1554</v>
+        <v>1599</v>
       </c>
       <c r="C578" t="s" s="0">
-        <v>1555</v>
+        <v>1600</v>
       </c>
       <c r="D578" t="s" s="0">
-        <v>1556</v>
+        <v>20</v>
       </c>
       <c r="E578" t="n" s="0">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="579" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A579" s="4" t="s">
-        <v>1557</v>
+        <v>1601</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1558</v>
+        <v>1602</v>
       </c>
       <c r="C579" t="s" s="0">
-        <v>1559</v>
+        <v>1603</v>
       </c>
       <c r="D579" t="s" s="0">
-        <v>1560</v>
+        <v>1604</v>
       </c>
       <c r="E579" t="n" s="0">
-        <v>2.11</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="580" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A580" s="4" t="s">
-        <v>1561</v>
+        <v>1605</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1562</v>
+        <v>1606</v>
       </c>
       <c r="C580" t="s" s="0">
-        <v>1563</v>
+        <v>1607</v>
       </c>
       <c r="D580" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E580" t="n" s="0">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="581" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A581" s="4" t="s">
-        <v>1564</v>
+        <v>1608</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>1565</v>
+        <v>1609</v>
       </c>
       <c r="C581" t="s" s="0">
-        <v>1566</v>
+        <v>20</v>
       </c>
       <c r="D581" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E581" t="n" s="0">
-        <v>0.18</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="582" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A582" s="4" t="s">
-        <v>1567</v>
+        <v>1610</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1568</v>
+        <v>1611</v>
       </c>
       <c r="C582" t="s" s="0">
-        <v>1569</v>
+        <v>1612</v>
       </c>
       <c r="D582" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E582" t="n" s="0">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="583" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A583" s="4" t="s">
-        <v>1570</v>
+        <v>1610</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1571</v>
+        <v>1613</v>
       </c>
       <c r="C583" t="s" s="0">
-        <v>1572</v>
+        <v>1614</v>
       </c>
       <c r="D583" t="s" s="0">
-        <v>20</v>
+        <v>1615</v>
       </c>
       <c r="E583" t="n" s="0">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="584" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A584" s="4" t="s">
-        <v>1573</v>
+        <v>1616</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>1574</v>
+        <v>1617</v>
       </c>
       <c r="C584" t="s" s="0">
-        <v>1575</v>
+        <v>1618</v>
       </c>
       <c r="D584" t="s" s="0">
-        <v>1576</v>
+        <v>1619</v>
       </c>
       <c r="E584" t="n" s="0">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="585" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A585" s="4" t="s">
-        <v>1577</v>
+        <v>1620</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1578</v>
+        <v>1621</v>
       </c>
       <c r="C585" t="s" s="0">
-        <v>1579</v>
+        <v>1622</v>
       </c>
       <c r="D585" t="s" s="0">
-        <v>20</v>
+        <v>1623</v>
       </c>
       <c r="E585" t="n" s="0">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="586" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A586" s="4" t="s">
-        <v>1580</v>
+        <v>1624</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>1581</v>
+        <v>1625</v>
       </c>
       <c r="C586" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D586" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E586" t="n" s="0">
-        <v>0.01</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="587" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A587" s="4" t="s">
-        <v>1582</v>
+        <v>1626</v>
       </c>
       <c r="B587" s="6" t="s">
-        <v>1583</v>
+        <v>1627</v>
       </c>
       <c r="C587" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D587" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E587" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="588" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A588" s="4" t="s">
-        <v>1584</v>
+        <v>1626</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1585</v>
+        <v>1628</v>
       </c>
       <c r="C588" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D588" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E588" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="589" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A589" s="4" t="s">
-        <v>1586</v>
+        <v>1629</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1587</v>
+        <v>1630</v>
       </c>
       <c r="C589" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D589" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E589" t="n" s="0">
         <v>0.01</v>
       </c>
     </row>
     <row r="590" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A590" s="4" t="s">
-        <v>1588</v>
+        <v>1629</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1589</v>
+        <v>1631</v>
       </c>
       <c r="C590" t="s" s="0">
         <v>20</v>
       </c>
       <c r="D590" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E590" t="n" s="0">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="591" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A591" s="4" t="s">
-        <v>1590</v>
+        <v>1632</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1591</v>
+        <v>1633</v>
       </c>
       <c r="C591" t="s" s="0">
-        <v>1592</v>
+        <v>1634</v>
       </c>
       <c r="D591" t="s" s="0">
-        <v>20</v>
+        <v>1635</v>
       </c>
       <c r="E591" t="n" s="0">
-        <v>0.01</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="592" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A592" s="4" t="s">
-        <v>1593</v>
+        <v>1636</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>1594</v>
+        <v>1637</v>
       </c>
       <c r="C592" t="s" s="0">
-        <v>1595</v>
+        <v>1638</v>
       </c>
       <c r="D592" t="s" s="0">
-        <v>1596</v>
+        <v>20</v>
       </c>
       <c r="E592" t="n" s="0">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="593" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A593" s="4" t="s">
-        <v>1597</v>
+        <v>1639</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>1598</v>
+        <v>1640</v>
       </c>
       <c r="C593" t="s" s="0">
-        <v>1599</v>
+        <v>1641</v>
       </c>
       <c r="D593" t="s" s="0">
-        <v>1600</v>
+        <v>20</v>
       </c>
       <c r="E593" t="n" s="0">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="594" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A594" s="4" t="s">
-        <v>1601</v>
+        <v>1642</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1602</v>
+        <v>1643</v>
       </c>
       <c r="C594" t="s" s="0">
-        <v>1603</v>
+        <v>1644</v>
       </c>
       <c r="D594" t="s" s="0">
-        <v>1604</v>
+        <v>1645</v>
       </c>
       <c r="E594" t="n" s="0">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="595" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A595" s="4" t="s">
-        <v>1605</v>
+        <v>1646</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>1606</v>
+        <v>1647</v>
       </c>
       <c r="C595" t="s" s="0">
-        <v>1607</v>
+        <v>1648</v>
       </c>
       <c r="D595" t="s" s="0">
-        <v>1608</v>
+        <v>1649</v>
       </c>
       <c r="E595" t="n" s="0">
-        <v>0.33</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="596" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A596" s="4" t="s">
-        <v>1609</v>
+        <v>1646</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1610</v>
+        <v>1650</v>
       </c>
       <c r="C596" t="s" s="0">
-        <v>1611</v>
+        <v>1651</v>
       </c>
       <c r="D596" t="s" s="0">
-        <v>1612</v>
+        <v>1652</v>
       </c>
       <c r="E596" t="n" s="0">
         <v>0.24</v>
       </c>
     </row>
     <row r="597" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A597" s="4" t="s">
-        <v>1613</v>
+        <v>1653</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>1614</v>
+        <v>1654</v>
       </c>
       <c r="C597" t="s" s="0">
-        <v>1615</v>
+        <v>1655</v>
       </c>
       <c r="D597" t="s" s="0">
-        <v>20</v>
+        <v>1656</v>
       </c>
       <c r="E597" t="n" s="0">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="598" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A598" s="4" t="s">
-        <v>1616</v>
+        <v>1657</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>1617</v>
+        <v>1658</v>
       </c>
       <c r="C598" t="s" s="0">
-        <v>1618</v>
+        <v>1659</v>
       </c>
       <c r="D598" t="s" s="0">
-        <v>1619</v>
+        <v>1660</v>
       </c>
       <c r="E598" t="n" s="0">
-        <v>0.48</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="599" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A599" s="4" t="s">
-        <v>1620</v>
+        <v>1661</v>
       </c>
       <c r="B599" s="6" t="s">
-        <v>1621</v>
+        <v>1662</v>
       </c>
       <c r="C599" t="s" s="0">
-        <v>1622</v>
+        <v>1663</v>
       </c>
       <c r="D599" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E599" t="n" s="0">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="600" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A600" s="4" t="s">
-        <v>1620</v>
+        <v>1664</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>1623</v>
+        <v>1665</v>
       </c>
       <c r="C600" t="s" s="0">
-        <v>1624</v>
+        <v>1666</v>
       </c>
       <c r="D600" t="s" s="0">
-        <v>1625</v>
+        <v>20</v>
       </c>
       <c r="E600" t="n" s="0">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="601" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A601" s="4" t="s">
-        <v>1626</v>
+        <v>1667</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1627</v>
+        <v>1668</v>
       </c>
       <c r="C601" t="s" s="0">
-        <v>1628</v>
+        <v>1669</v>
       </c>
       <c r="D601" t="s" s="0">
-        <v>1629</v>
+        <v>1670</v>
       </c>
       <c r="E601" t="n" s="0">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="602" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A602" s="4" t="s">
-        <v>1630</v>
+        <v>1671</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1631</v>
+        <v>1672</v>
       </c>
       <c r="C602" t="s" s="0">
-        <v>1632</v>
+        <v>1673</v>
       </c>
       <c r="D602" t="s" s="0">
-        <v>20</v>
+        <v>1674</v>
       </c>
       <c r="E602" t="n" s="0">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="603" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A603" s="4" t="s">
-        <v>1633</v>
+        <v>1675</v>
       </c>
       <c r="B603" s="6" t="s">
-        <v>1634</v>
+        <v>1676</v>
       </c>
       <c r="C603" t="s" s="0">
-        <v>1635</v>
+        <v>1677</v>
       </c>
       <c r="D603" t="s" s="0">
-        <v>1636</v>
+        <v>1678</v>
       </c>
       <c r="E603" t="n" s="0">
-        <v>0.87</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="604" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A604" s="4" t="s">
-        <v>1637</v>
+        <v>1679</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>1638</v>
+        <v>1680</v>
       </c>
       <c r="C604" t="s" s="0">
-        <v>1639</v>
+        <v>1681</v>
       </c>
       <c r="D604" t="s" s="0">
-        <v>1640</v>
+        <v>1682</v>
       </c>
       <c r="E604" t="n" s="0">
-        <v>1.95</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="605" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A605" s="4" t="s">
-        <v>1641</v>
+        <v>1679</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1642</v>
+        <v>1683</v>
       </c>
       <c r="C605" t="s" s="0">
-        <v>1643</v>
+        <v>1684</v>
       </c>
       <c r="D605" t="s" s="0">
-        <v>20</v>
+        <v>1685</v>
       </c>
       <c r="E605" t="n" s="0">
         <v>0.15</v>
       </c>
     </row>
     <row r="606" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A606" s="4" t="s">
-        <v>1644</v>
+        <v>1679</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1645</v>
+        <v>1686</v>
       </c>
       <c r="C606" t="s" s="0">
-        <v>1646</v>
+        <v>1687</v>
       </c>
       <c r="D606" t="s" s="0">
-        <v>1647</v>
+        <v>1688</v>
       </c>
       <c r="E606" t="n" s="0">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="607" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A607" s="4" t="s">
-        <v>1648</v>
+        <v>1689</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1649</v>
+        <v>1690</v>
       </c>
       <c r="C607" t="s" s="0">
-        <v>1650</v>
+        <v>1691</v>
       </c>
       <c r="D607" t="s" s="0">
-        <v>20</v>
+        <v>1692</v>
       </c>
       <c r="E607" t="n" s="0">
-        <v>0.02</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="608" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A608" s="4" t="s">
-        <v>1651</v>
+        <v>1693</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1652</v>
+        <v>1694</v>
       </c>
       <c r="C608" t="s" s="0">
-        <v>20</v>
+        <v>1695</v>
       </c>
       <c r="D608" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E608" t="n" s="0">
-        <v>2.33</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="609" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A609" s="4" t="s">
-        <v>1653</v>
+        <v>1696</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1654</v>
+        <v>1697</v>
       </c>
       <c r="C609" t="s" s="0">
-        <v>1655</v>
+        <v>1698</v>
       </c>
       <c r="D609" t="s" s="0">
-        <v>20</v>
+        <v>1699</v>
       </c>
       <c r="E609" t="n" s="0">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="610" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A610" s="4" t="s">
-        <v>1653</v>
+        <v>1700</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1656</v>
+        <v>1701</v>
       </c>
       <c r="C610" t="s" s="0">
-        <v>1657</v>
+        <v>1702</v>
       </c>
       <c r="D610" t="s" s="0">
-        <v>1658</v>
+        <v>20</v>
       </c>
       <c r="E610" t="n" s="0">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="611" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A611" s="4" t="s">
-        <v>1659</v>
+        <v>1703</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>1660</v>
+        <v>1704</v>
       </c>
       <c r="C611" t="s" s="0">
-        <v>1661</v>
+        <v>1705</v>
       </c>
       <c r="D611" t="s" s="0">
-        <v>1662</v>
+        <v>20</v>
       </c>
       <c r="E611" t="n" s="0">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="612" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A612" s="4" t="s">
-        <v>1663</v>
+        <v>1706</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1664</v>
+        <v>1707</v>
       </c>
       <c r="C612" t="s" s="0">
-        <v>1665</v>
+        <v>1708</v>
       </c>
       <c r="D612" t="s" s="0">
-        <v>1666</v>
+        <v>1709</v>
       </c>
       <c r="E612" t="n" s="0">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="613" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A613" s="4" t="s">
-        <v>1667</v>
+        <v>1710</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1668</v>
+        <v>1711</v>
       </c>
       <c r="C613" t="s" s="0">
-        <v>20</v>
+        <v>1712</v>
       </c>
       <c r="D613" t="s" s="0">
-        <v>20</v>
+        <v>1713</v>
       </c>
       <c r="E613" t="n" s="0">
-        <v>-1.56</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="614" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A614" s="4" t="s">
-        <v>1669</v>
+        <v>1714</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1670</v>
+        <v>1715</v>
       </c>
       <c r="C614" t="s" s="0">
-        <v>20</v>
+        <v>1716</v>
       </c>
       <c r="D614" t="s" s="0">
-        <v>20</v>
+        <v>1717</v>
       </c>
       <c r="E614" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="615" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A615" s="4" t="s">
-        <v>1669</v>
+        <v>1718</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1671</v>
+        <v>1719</v>
       </c>
       <c r="C615" t="s" s="0">
-        <v>20</v>
+        <v>1720</v>
       </c>
       <c r="D615" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E615" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="616" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A616" s="4" t="s">
-        <v>1669</v>
+        <v>1721</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1672</v>
+        <v>1722</v>
       </c>
       <c r="C616" t="s" s="0">
-        <v>20</v>
+        <v>1723</v>
       </c>
       <c r="D616" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E616" t="n" s="0">
-        <v>-0.01</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="617" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A617" s="4" t="s">
-        <v>1669</v>
+        <v>1724</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1673</v>
+        <v>1725</v>
       </c>
       <c r="C617" t="s" s="0">
-        <v>20</v>
+        <v>1726</v>
       </c>
       <c r="D617" t="s" s="0">
-        <v>20</v>
+        <v>1727</v>
       </c>
       <c r="E617" t="n" s="0">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="618" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A618" s="4" t="s">
-        <v>1669</v>
+        <v>1728</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1674</v>
+        <v>1729</v>
       </c>
       <c r="C618" t="s" s="0">
-        <v>20</v>
+        <v>1730</v>
       </c>
       <c r="D618" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E618" t="n" s="0">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="619" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A619" s="4" t="s">
-        <v>1669</v>
+        <v>1731</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1675</v>
+        <v>1732</v>
       </c>
       <c r="C619" t="s" s="0">
-        <v>20</v>
+        <v>1733</v>
       </c>
       <c r="D619" t="s" s="0">
-        <v>20</v>
+        <v>1734</v>
       </c>
       <c r="E619" t="n" s="0">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="620" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A620" s="4" t="s">
-        <v>1676</v>
+        <v>1731</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1677</v>
+        <v>1735</v>
       </c>
       <c r="C620" t="s" s="0">
-        <v>1678</v>
+        <v>1736</v>
       </c>
       <c r="D620" t="s" s="0">
-        <v>1679</v>
+        <v>1737</v>
       </c>
       <c r="E620" t="n" s="0">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="621" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A621" s="4" t="s">
-        <v>1680</v>
+        <v>1738</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1681</v>
+        <v>1739</v>
       </c>
       <c r="C621" t="s" s="0">
-        <v>1682</v>
+        <v>20</v>
       </c>
       <c r="D621" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E621" t="n" s="0">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="622" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A622" s="4" t="s">
-        <v>1683</v>
+        <v>1740</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1684</v>
+        <v>1741</v>
       </c>
       <c r="C622" t="s" s="0">
-        <v>1685</v>
+        <v>1742</v>
       </c>
       <c r="D622" t="s" s="0">
-        <v>20</v>
+        <v>1743</v>
       </c>
       <c r="E622" t="n" s="0">
-        <v>0.04</v>
-[...32 lines deleted...]
-      <c r="E624" t="n" s="0">
         <v>0.18</v>
       </c>
     </row>
-    <row r="625" spans="1:2" x14ac:dyDescent="0.25">
-[...255 lines deleted...]
-      <c r="A640" s="4" t="s">
+    <row r="627" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B627" s="2"/>
+    </row>
+    <row r="628" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A628" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B628" s="2"/>
+    </row>
+    <row r="629" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A629" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B629" s="2"/>
+    </row>
+    <row r="630" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="11" t="s">
         <v>1745</v>
       </c>
-      <c r="B640" s="6" t="s">
+      <c r="B630" s="11"/>
+      <c r="C630" s="12"/>
+      <c r="D630" s="12"/>
+    </row>
+    <row r="631" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A631" s="10" t="s">
         <v>1746</v>
       </c>
-      <c r="C640" t="s" s="0">
-[...211 lines deleted...]
-      <c r="A661" s="7" t="str">
+      <c r="B631" s="9"/>
+      <c r="C631" s="9"/>
+      <c r="D631" s="9"/>
+    </row>
+    <row r="632" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A632" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B632" s="9"/>
+      <c r="C632" s="9"/>
+      <c r="D632" s="9"/>
+    </row>
+    <row r="633" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A633" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B633" s="2"/>
+    </row>
+    <row r="634" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A634" s="7" t="str">
         <f ca="1">CONCATENATE("©",YEAR(TODAY())," Morgan Stanley.")</f>
         <v>©2020 Morgan Stanley.</v>
       </c>
-      <c r="B661" s="2"/>
-[...11 lines deleted...]
-      <c r="B663" s="2"/>
+      <c r="B634" s="2"/>
+    </row>
+    <row r="635" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A635" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B635" s="2"/>
+    </row>
+    <row r="636" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A636" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B636" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A657:D657"/>
-    <mergeCell ref="A658:D659"/>
+    <mergeCell ref="A630:D630"/>
+    <mergeCell ref="A631:D632"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>