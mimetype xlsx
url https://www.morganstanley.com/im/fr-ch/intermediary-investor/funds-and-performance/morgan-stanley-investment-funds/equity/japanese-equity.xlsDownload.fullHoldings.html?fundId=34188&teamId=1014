--- v2 (2026-02-17)
+++ v3 (2026-04-05)
@@ -10,86 +10,86 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="195" windowWidth="19155" windowHeight="7425"/>
   </bookViews>
   <sheets>
     <sheet name="Fund Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="193">
   <si>
     <t>Morgan Stanley Investment Management</t>
   </si>
   <si>
     <t>Vehicle Name</t>
   </si>
   <si>
     <t>Fund Name</t>
   </si>
   <si>
     <t xml:space="preserve"> All Fund Holdings | as of 12-Dec-2012</t>
   </si>
   <si>
     <t>SECURITY NAME</t>
   </si>
   <si>
     <t>% OF PORTFOLIO</t>
   </si>
   <si>
     <t>Please consider the investment objective, risks, charges and expenses of the fund carefully before investing. The prospectus contains this and other information about the fund. To obtain a prospectus, download one at morganstanley.com/im. Please read the prospectus carefully before investing.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) is the asset management division of Morgan Stanley.</t>
   </si>
   <si>
     <t>Holdings are as of the date indicated and subject to change. These securities and percentage allocations are only for illustrative purposes and do not constitute, and should not be construed as, investment advice or recommendations with respect to the securities or investments mentioned. There is no assurance that any strategy will achieve its investment objective. Investing involves risks including the possible loss of principal. Please refer to the fund’s prospectus for more complete risk information.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Funds</t>
   </si>
   <si>
     <t xml:space="preserve">Japanese Equity Fund </t>
   </si>
   <si>
-    <t xml:space="preserve"> L’ensemble des positions | au 31 janv. 2026</t>
+    <t xml:space="preserve"> L’ensemble des positions | au 28 févr. 2026</t>
   </si>
   <si>
     <t>Nom du titre</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>% du portefeuille</t>
   </si>
   <si>
     <t>AMADA CO LTD</t>
   </si>
   <si>
     <t>022631105</t>
   </si>
   <si>
     <t>JP3122800000</t>
   </si>
@@ -411,62 +411,50 @@
   <si>
     <t>OKI ELECTRIC INDS (6703)</t>
   </si>
   <si>
     <t>677997108</t>
   </si>
   <si>
     <t>JP3194000000</t>
   </si>
   <si>
     <t>6657682</t>
   </si>
   <si>
     <t>PANASONIC HOLDINGS CORP</t>
   </si>
   <si>
     <t>576879100</t>
   </si>
   <si>
     <t>JP3866800000</t>
   </si>
   <si>
     <t>6572707</t>
   </si>
   <si>
-    <t>RAKUTEN GROUP INC</t>
-[...10 lines deleted...]
-  <si>
     <t>RENESAS ELECTRONICS CORP (6723)</t>
   </si>
   <si>
     <t>99A99MFR0</t>
   </si>
   <si>
     <t>JP3164720009</t>
   </si>
   <si>
     <t>6635677</t>
   </si>
   <si>
     <t>RESONA HOLDINGS INC (8308)</t>
   </si>
   <si>
     <t>7T83088A9</t>
   </si>
   <si>
     <t>JP3500610005</t>
   </si>
   <si>
     <t>6421553</t>
   </si>
   <si>
     <t>SANKYU (9065)</t>
@@ -507,50 +495,62 @@
   <si>
     <t>SUMITOMO PHARMA CO LTD</t>
   </si>
   <si>
     <t>9T4506117</t>
   </si>
   <si>
     <t>JP3495000006</t>
   </si>
   <si>
     <t>6250865</t>
   </si>
   <si>
     <t>SWCC SHOWA HOLDINGS CO LTD</t>
   </si>
   <si>
     <t>824994107</t>
   </si>
   <si>
     <t>JP3368400002</t>
   </si>
   <si>
     <t>6805481</t>
   </si>
   <si>
+    <t>TAKASHIMAYA CO LTD (8233)</t>
+  </si>
+  <si>
+    <t>873998108</t>
+  </si>
+  <si>
+    <t>JP3456000003</t>
+  </si>
+  <si>
+    <t>6870401</t>
+  </si>
+  <si>
     <t>TOHO CO. (9602)</t>
   </si>
   <si>
     <t>9T9602119</t>
   </si>
   <si>
     <t>JP3598600009</t>
   </si>
   <si>
     <t>6895200</t>
   </si>
   <si>
     <t>TOKIO MARINE HOLDINGS INC</t>
   </si>
   <si>
     <t>7T71500A4</t>
   </si>
   <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>6513126</t>
   </si>
   <si>
     <t>TORAY INDUSTRIES (3402)</t>
@@ -565,50 +565,62 @@
     <t>6897143</t>
   </si>
   <si>
     <t>TOYO INK SC HOLDINGS CO LTD</t>
   </si>
   <si>
     <t>9T4634117</t>
   </si>
   <si>
     <t>JP3606600009</t>
   </si>
   <si>
     <t>6900104</t>
   </si>
   <si>
     <t>UBE CORP</t>
   </si>
   <si>
     <t>903460103</t>
   </si>
   <si>
     <t>JP3158800007</t>
   </si>
   <si>
     <t>6910705</t>
+  </si>
+  <si>
+    <t>YOKOHAMA FINANCIAL GROUP INC</t>
+  </si>
+  <si>
+    <t>99A6MLTT4</t>
+  </si>
+  <si>
+    <t>JP3305990008</t>
+  </si>
+  <si>
+    <t>BD97JW7</t>
   </si>
   <si>
     <t>Les positions correspondent à celles en vigueur à la date indiquée, sous réserve de modifications. Ces allocations de titres et de pourcentages sont données à titre indicatif uniquement et ne constituent pas un conseil d’investissement ou une recommandation au sujet des titres ou investissements cités et ne doivent pas être interprétées comme telles. Il n'y a aucune garantie qu’une stratégie atteindra son objectif d’investissement. Tout investissement comporte des risques, y compris la perte éventuelle du principal. Veuillez consulter le prospectus du fonds pour obtenir des informations plus complètes sur les risques.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Les investisseurs doivent examiner attentivement les objectifs d’investissement, les risques, les charges et les frais associés au fonds avant de prendre une décision d’investissement. Le prospectus contient ces informations et d’autres informations concernant les fonds. Pour vous procurer un prospectus, téléchargez-le directement sur morganstanley.com/im. Veuillez lire attentivement le prospectus avant d’investir.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) est la division de gestion d’actifs de Morgan Stanley.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="0"/>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -976,921 +988,938 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="46.5703125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="16.0"/>
     <col min="3" max="3" customWidth="true" width="13.85546875"/>
     <col min="4" max="4" customWidth="true" width="14.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
     </row>
     <row r="6" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
     </row>
     <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s" s="0">
         <v>14</v>
       </c>
       <c r="D9" t="s" s="0">
         <v>15</v>
       </c>
       <c r="E9" t="s" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C10" t="s" s="0">
         <v>19</v>
       </c>
       <c r="D10" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E10" t="n" s="0">
-        <v>1.03</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s" s="0">
         <v>23</v>
       </c>
       <c r="D11" t="s" s="0">
         <v>24</v>
       </c>
       <c r="E11" t="n" s="0">
-        <v>1.38</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s" s="0">
         <v>27</v>
       </c>
       <c r="D12" t="s" s="0">
         <v>28</v>
       </c>
       <c r="E12" t="n" s="0">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s" s="0">
         <v>31</v>
       </c>
       <c r="D13" t="s" s="0">
         <v>32</v>
       </c>
       <c r="E13" t="n" s="0">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s" s="0">
         <v>34</v>
       </c>
       <c r="D14" t="s" s="0">
         <v>34</v>
       </c>
       <c r="E14" t="n" s="0">
-        <v>0.87</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s" s="0">
         <v>37</v>
       </c>
       <c r="D15" t="s" s="0">
         <v>38</v>
       </c>
       <c r="E15" t="n" s="0">
-        <v>2.41</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s" s="0">
         <v>41</v>
       </c>
       <c r="D16" t="s" s="0">
         <v>42</v>
       </c>
       <c r="E16" t="n" s="0">
-        <v>1.78</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s" s="0">
         <v>45</v>
       </c>
       <c r="D17" t="s" s="0">
         <v>46</v>
       </c>
       <c r="E17" t="n" s="0">
-        <v>1.54</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s" s="0">
         <v>49</v>
       </c>
       <c r="D18" t="s" s="0">
         <v>50</v>
       </c>
       <c r="E18" t="n" s="0">
-        <v>5.12</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s" s="0">
         <v>53</v>
       </c>
       <c r="D19" t="s" s="0">
         <v>54</v>
       </c>
       <c r="E19" t="n" s="0">
-        <v>7.67</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s" s="0">
         <v>57</v>
       </c>
       <c r="D20" t="s" s="0">
         <v>58</v>
       </c>
       <c r="E20" t="n" s="0">
-        <v>2.07</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s" s="0">
         <v>61</v>
       </c>
       <c r="D21" t="s" s="0">
         <v>62</v>
       </c>
       <c r="E21" t="n" s="0">
-        <v>1.08</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s" s="0">
         <v>65</v>
       </c>
       <c r="D22" t="s" s="0">
         <v>66</v>
       </c>
       <c r="E22" t="n" s="0">
-        <v>2.23</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s" s="0">
         <v>69</v>
       </c>
       <c r="D23" t="s" s="0">
         <v>70</v>
       </c>
       <c r="E23" t="n" s="0">
-        <v>1.06</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s" s="0">
         <v>73</v>
       </c>
       <c r="D24" t="s" s="0">
         <v>74</v>
       </c>
       <c r="E24" t="n" s="0">
-        <v>1.35</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s" s="0">
         <v>77</v>
       </c>
       <c r="D25" t="s" s="0">
         <v>78</v>
       </c>
       <c r="E25" t="n" s="0">
-        <v>2.04</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s" s="0">
         <v>81</v>
       </c>
       <c r="D26" t="s" s="0">
         <v>82</v>
       </c>
       <c r="E26" t="n" s="0">
-        <v>1.93</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s" s="0">
         <v>85</v>
       </c>
       <c r="D27" t="s" s="0">
         <v>86</v>
       </c>
       <c r="E27" t="n" s="0">
-        <v>2.5</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s" s="0">
         <v>89</v>
       </c>
       <c r="D28" t="s" s="0">
         <v>90</v>
       </c>
       <c r="E28" t="n" s="0">
-        <v>5.8</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C29" t="s" s="0">
         <v>93</v>
       </c>
       <c r="D29" t="s" s="0">
         <v>94</v>
       </c>
       <c r="E29" t="n" s="0">
-        <v>5.96</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s" s="0">
         <v>97</v>
       </c>
       <c r="D30" t="s" s="0">
         <v>98</v>
       </c>
       <c r="E30" t="n" s="0">
-        <v>3.26</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C31" t="s" s="0">
         <v>101</v>
       </c>
       <c r="D31" t="s" s="0">
         <v>102</v>
       </c>
       <c r="E31" t="n" s="0">
-        <v>2.45</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C32" t="s" s="0">
         <v>105</v>
       </c>
       <c r="D32" t="s" s="0">
         <v>106</v>
       </c>
       <c r="E32" t="n" s="0">
-        <v>1.77</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C33" t="s" s="0">
         <v>109</v>
       </c>
       <c r="D33" t="s" s="0">
         <v>110</v>
       </c>
       <c r="E33" t="n" s="0">
-        <v>2.46</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C34" t="s" s="0">
         <v>113</v>
       </c>
       <c r="D34" t="s" s="0">
         <v>114</v>
       </c>
       <c r="E34" t="n" s="0">
-        <v>1.75</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C35" t="s" s="0">
         <v>117</v>
       </c>
       <c r="D35" t="s" s="0">
         <v>118</v>
       </c>
       <c r="E35" t="n" s="0">
-        <v>1.5</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C36" t="s" s="0">
         <v>121</v>
       </c>
       <c r="D36" t="s" s="0">
         <v>122</v>
       </c>
       <c r="E36" t="n" s="0">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C37" t="s" s="0">
         <v>124</v>
       </c>
       <c r="D37" t="s" s="0">
         <v>124</v>
       </c>
       <c r="E37" t="n" s="0">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s" s="0">
         <v>127</v>
       </c>
       <c r="D38" t="s" s="0">
         <v>128</v>
       </c>
       <c r="E38" t="n" s="0">
-        <v>0.99</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C39" t="s" s="0">
         <v>131</v>
       </c>
       <c r="D39" t="s" s="0">
         <v>132</v>
       </c>
       <c r="E39" t="n" s="0">
-        <v>3.46</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C40" t="s" s="0">
         <v>135</v>
       </c>
       <c r="D40" t="s" s="0">
         <v>136</v>
       </c>
       <c r="E40" t="n" s="0">
-        <v>0.85</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C41" t="s" s="0">
         <v>139</v>
       </c>
       <c r="D41" t="s" s="0">
         <v>140</v>
       </c>
       <c r="E41" t="n" s="0">
-        <v>0.0</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s" s="0">
         <v>143</v>
       </c>
       <c r="D42" t="s" s="0">
         <v>144</v>
       </c>
       <c r="E42" t="n" s="0">
-        <v>3.0</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="s" s="0">
         <v>147</v>
       </c>
       <c r="D43" t="s" s="0">
         <v>148</v>
       </c>
       <c r="E43" t="n" s="0">
-        <v>2.14</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s" s="0">
         <v>151</v>
       </c>
       <c r="D44" t="s" s="0">
         <v>152</v>
       </c>
       <c r="E44" t="n" s="0">
-        <v>2.37</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C45" t="s" s="0">
         <v>155</v>
       </c>
       <c r="D45" t="s" s="0">
         <v>156</v>
       </c>
       <c r="E45" t="n" s="0">
-        <v>6.1</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C46" t="s" s="0">
         <v>159</v>
       </c>
       <c r="D46" t="s" s="0">
         <v>160</v>
       </c>
       <c r="E46" t="n" s="0">
-        <v>2.85</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C47" t="s" s="0">
         <v>163</v>
       </c>
       <c r="D47" t="s" s="0">
         <v>164</v>
       </c>
       <c r="E47" t="n" s="0">
-        <v>1.86</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C48" t="s" s="0">
         <v>167</v>
       </c>
       <c r="D48" t="s" s="0">
         <v>168</v>
       </c>
       <c r="E48" t="n" s="0">
-        <v>3.05</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s" s="0">
         <v>171</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>172</v>
       </c>
       <c r="E49" t="n" s="0">
-        <v>2.24</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C50" t="s" s="0">
         <v>175</v>
       </c>
       <c r="D50" t="s" s="0">
         <v>176</v>
       </c>
       <c r="E50" t="n" s="0">
-        <v>4.43</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s" s="0">
         <v>179</v>
       </c>
       <c r="D51" t="s" s="0">
         <v>180</v>
       </c>
       <c r="E51" t="n" s="0">
-        <v>0.71</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C52" t="s" s="0">
         <v>183</v>
       </c>
       <c r="D52" t="s" s="0">
         <v>184</v>
       </c>
       <c r="E52" t="n" s="0">
-        <v>1.93</v>
-[...3 lines deleted...]
-      <c r="A57" s="2" t="s">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="B57" s="2"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C53" t="s" s="0">
+        <v>187</v>
+      </c>
+      <c r="D53" t="s" s="0">
+        <v>188</v>
+      </c>
+      <c r="E53" t="n" s="0">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B58" s="2"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B59" s="2"/>
     </row>
-    <row r="60" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="D61" s="9"/>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B60" s="2"/>
+    </row>
+    <row r="61" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="12"/>
+      <c r="D61" s="12"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A62" s="9" t="s">
-        <v>186</v>
+      <c r="A62" s="10" t="s">
+        <v>192</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
     </row>
-    <row r="63" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A64" s="7" t="str">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+    </row>
+    <row r="64" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64" s="2"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="str">
         <f ca="1">CONCATENATE("©",YEAR(TODAY())," Morgan Stanley.")</f>
         <v>©2020 Morgan Stanley.</v>
       </c>
-      <c r="B64" s="2"/>
-[...4 lines deleted...]
-      </c>
       <c r="B65" s="2"/>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B66" s="2"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B67" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A60:D60"/>
-    <mergeCell ref="A61:D62"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A62:D63"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>