--- v2 (2026-02-17)
+++ v3 (2026-04-05)
@@ -10,86 +10,86 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="195" windowWidth="19155" windowHeight="7425"/>
   </bookViews>
   <sheets>
     <sheet name="Fund Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="193">
   <si>
     <t>Morgan Stanley Investment Management</t>
   </si>
   <si>
     <t>Vehicle Name</t>
   </si>
   <si>
     <t>Fund Name</t>
   </si>
   <si>
     <t xml:space="preserve"> All Fund Holdings | as of 12-Dec-2012</t>
   </si>
   <si>
     <t>SECURITY NAME</t>
   </si>
   <si>
     <t>% OF PORTFOLIO</t>
   </si>
   <si>
     <t>Please consider the investment objective, risks, charges and expenses of the fund carefully before investing. The prospectus contains this and other information about the fund. To obtain a prospectus, download one at morganstanley.com/im. Please read the prospectus carefully before investing.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) is the asset management division of Morgan Stanley.</t>
   </si>
   <si>
     <t>Holdings are as of the date indicated and subject to change. These securities and percentage allocations are only for illustrative purposes and do not constitute, and should not be construed as, investment advice or recommendations with respect to the securities or investments mentioned. There is no assurance that any strategy will achieve its investment objective. Investing involves risks including the possible loss of principal. Please refer to the fund’s prospectus for more complete risk information.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Funds</t>
   </si>
   <si>
     <t xml:space="preserve">Japanese Equity Fund </t>
   </si>
   <si>
-    <t xml:space="preserve"> Todas las posiciones | A fecha de 31-ene-2026</t>
+    <t xml:space="preserve"> Todas las posiciones | A fecha de 28-feb-2026</t>
   </si>
   <si>
     <t>Nombre de seguridad</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>% de la cartera</t>
   </si>
   <si>
     <t>AMADA CO LTD</t>
   </si>
   <si>
     <t>022631105</t>
   </si>
   <si>
     <t>JP3122800000</t>
   </si>
@@ -411,62 +411,50 @@
   <si>
     <t>OKI ELECTRIC INDS (6703)</t>
   </si>
   <si>
     <t>677997108</t>
   </si>
   <si>
     <t>JP3194000000</t>
   </si>
   <si>
     <t>6657682</t>
   </si>
   <si>
     <t>PANASONIC HOLDINGS CORP</t>
   </si>
   <si>
     <t>576879100</t>
   </si>
   <si>
     <t>JP3866800000</t>
   </si>
   <si>
     <t>6572707</t>
   </si>
   <si>
-    <t>RAKUTEN GROUP INC</t>
-[...10 lines deleted...]
-  <si>
     <t>RENESAS ELECTRONICS CORP (6723)</t>
   </si>
   <si>
     <t>99A99MFR0</t>
   </si>
   <si>
     <t>JP3164720009</t>
   </si>
   <si>
     <t>6635677</t>
   </si>
   <si>
     <t>RESONA HOLDINGS INC (8308)</t>
   </si>
   <si>
     <t>7T83088A9</t>
   </si>
   <si>
     <t>JP3500610005</t>
   </si>
   <si>
     <t>6421553</t>
   </si>
   <si>
     <t>SANKYU (9065)</t>
@@ -507,50 +495,62 @@
   <si>
     <t>SUMITOMO PHARMA CO LTD</t>
   </si>
   <si>
     <t>9T4506117</t>
   </si>
   <si>
     <t>JP3495000006</t>
   </si>
   <si>
     <t>6250865</t>
   </si>
   <si>
     <t>SWCC SHOWA HOLDINGS CO LTD</t>
   </si>
   <si>
     <t>824994107</t>
   </si>
   <si>
     <t>JP3368400002</t>
   </si>
   <si>
     <t>6805481</t>
   </si>
   <si>
+    <t>TAKASHIMAYA CO LTD (8233)</t>
+  </si>
+  <si>
+    <t>873998108</t>
+  </si>
+  <si>
+    <t>JP3456000003</t>
+  </si>
+  <si>
+    <t>6870401</t>
+  </si>
+  <si>
     <t>TOHO CO. (9602)</t>
   </si>
   <si>
     <t>9T9602119</t>
   </si>
   <si>
     <t>JP3598600009</t>
   </si>
   <si>
     <t>6895200</t>
   </si>
   <si>
     <t>TOKIO MARINE HOLDINGS INC</t>
   </si>
   <si>
     <t>7T71500A4</t>
   </si>
   <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>6513126</t>
   </si>
   <si>
     <t>TORAY INDUSTRIES (3402)</t>
@@ -565,50 +565,62 @@
     <t>6897143</t>
   </si>
   <si>
     <t>TOYO INK SC HOLDINGS CO LTD</t>
   </si>
   <si>
     <t>9T4634117</t>
   </si>
   <si>
     <t>JP3606600009</t>
   </si>
   <si>
     <t>6900104</t>
   </si>
   <si>
     <t>UBE CORP</t>
   </si>
   <si>
     <t>903460103</t>
   </si>
   <si>
     <t>JP3158800007</t>
   </si>
   <si>
     <t>6910705</t>
+  </si>
+  <si>
+    <t>YOKOHAMA FINANCIAL GROUP INC</t>
+  </si>
+  <si>
+    <t>99A6MLTT4</t>
+  </si>
+  <si>
+    <t>JP3305990008</t>
+  </si>
+  <si>
+    <t>BD97JW7</t>
   </si>
   <si>
     <t>Los datos sobre posiciones se refieren al periodo iniciado en la fecha indicada y pueden cambiar. Estos valores y las asignaciones porcentuales revisten fines meramente ilustrativos y no constituyen asesoramiento de inversiones o recomendaciones con respecto a los valores o las inversiones que aquí se mencionan, no debiéndose interpretar como tales. No existe garantía alguna de que las estrategias vayan a alcanzar su objetivo. Las inversiones entrañan riesgos, incluida la posible pérdida del capital invertido. Consulte el folleto del fondo para obtener información sobre riesgos más completa.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Antes de invertir, estudie minuciosamente el objetivo de inversión, los riesgos, las comisiones y los gastos del fondo. En los folletos figura esta y otra información sobre el fondo. Para obtener un folleto, puede descargárselo en morganstanley.com/im. Lea el folleto detenidamente antes de invertir.           </t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) es la división de gestión de activos de Morgan Stanley.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="0"/>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -976,921 +988,938 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="46.5703125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="16.0"/>
     <col min="3" max="3" customWidth="true" width="13.85546875"/>
     <col min="4" max="4" customWidth="true" width="14.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
     </row>
     <row r="6" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
     </row>
     <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s" s="0">
         <v>14</v>
       </c>
       <c r="D9" t="s" s="0">
         <v>15</v>
       </c>
       <c r="E9" t="s" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C10" t="s" s="0">
         <v>19</v>
       </c>
       <c r="D10" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E10" t="n" s="0">
-        <v>1.03</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s" s="0">
         <v>23</v>
       </c>
       <c r="D11" t="s" s="0">
         <v>24</v>
       </c>
       <c r="E11" t="n" s="0">
-        <v>1.38</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s" s="0">
         <v>27</v>
       </c>
       <c r="D12" t="s" s="0">
         <v>28</v>
       </c>
       <c r="E12" t="n" s="0">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s" s="0">
         <v>31</v>
       </c>
       <c r="D13" t="s" s="0">
         <v>32</v>
       </c>
       <c r="E13" t="n" s="0">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s" s="0">
         <v>34</v>
       </c>
       <c r="D14" t="s" s="0">
         <v>34</v>
       </c>
       <c r="E14" t="n" s="0">
-        <v>0.87</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s" s="0">
         <v>37</v>
       </c>
       <c r="D15" t="s" s="0">
         <v>38</v>
       </c>
       <c r="E15" t="n" s="0">
-        <v>2.41</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s" s="0">
         <v>41</v>
       </c>
       <c r="D16" t="s" s="0">
         <v>42</v>
       </c>
       <c r="E16" t="n" s="0">
-        <v>1.78</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s" s="0">
         <v>45</v>
       </c>
       <c r="D17" t="s" s="0">
         <v>46</v>
       </c>
       <c r="E17" t="n" s="0">
-        <v>1.54</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s" s="0">
         <v>49</v>
       </c>
       <c r="D18" t="s" s="0">
         <v>50</v>
       </c>
       <c r="E18" t="n" s="0">
-        <v>5.12</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s" s="0">
         <v>53</v>
       </c>
       <c r="D19" t="s" s="0">
         <v>54</v>
       </c>
       <c r="E19" t="n" s="0">
-        <v>7.67</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s" s="0">
         <v>57</v>
       </c>
       <c r="D20" t="s" s="0">
         <v>58</v>
       </c>
       <c r="E20" t="n" s="0">
-        <v>2.07</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s" s="0">
         <v>61</v>
       </c>
       <c r="D21" t="s" s="0">
         <v>62</v>
       </c>
       <c r="E21" t="n" s="0">
-        <v>1.08</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s" s="0">
         <v>65</v>
       </c>
       <c r="D22" t="s" s="0">
         <v>66</v>
       </c>
       <c r="E22" t="n" s="0">
-        <v>2.23</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s" s="0">
         <v>69</v>
       </c>
       <c r="D23" t="s" s="0">
         <v>70</v>
       </c>
       <c r="E23" t="n" s="0">
-        <v>1.06</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s" s="0">
         <v>73</v>
       </c>
       <c r="D24" t="s" s="0">
         <v>74</v>
       </c>
       <c r="E24" t="n" s="0">
-        <v>1.35</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s" s="0">
         <v>77</v>
       </c>
       <c r="D25" t="s" s="0">
         <v>78</v>
       </c>
       <c r="E25" t="n" s="0">
-        <v>2.04</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s" s="0">
         <v>81</v>
       </c>
       <c r="D26" t="s" s="0">
         <v>82</v>
       </c>
       <c r="E26" t="n" s="0">
-        <v>1.93</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s" s="0">
         <v>85</v>
       </c>
       <c r="D27" t="s" s="0">
         <v>86</v>
       </c>
       <c r="E27" t="n" s="0">
-        <v>2.5</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s" s="0">
         <v>89</v>
       </c>
       <c r="D28" t="s" s="0">
         <v>90</v>
       </c>
       <c r="E28" t="n" s="0">
-        <v>5.8</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C29" t="s" s="0">
         <v>93</v>
       </c>
       <c r="D29" t="s" s="0">
         <v>94</v>
       </c>
       <c r="E29" t="n" s="0">
-        <v>5.96</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s" s="0">
         <v>97</v>
       </c>
       <c r="D30" t="s" s="0">
         <v>98</v>
       </c>
       <c r="E30" t="n" s="0">
-        <v>3.26</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C31" t="s" s="0">
         <v>101</v>
       </c>
       <c r="D31" t="s" s="0">
         <v>102</v>
       </c>
       <c r="E31" t="n" s="0">
-        <v>2.45</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C32" t="s" s="0">
         <v>105</v>
       </c>
       <c r="D32" t="s" s="0">
         <v>106</v>
       </c>
       <c r="E32" t="n" s="0">
-        <v>1.77</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C33" t="s" s="0">
         <v>109</v>
       </c>
       <c r="D33" t="s" s="0">
         <v>110</v>
       </c>
       <c r="E33" t="n" s="0">
-        <v>2.46</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C34" t="s" s="0">
         <v>113</v>
       </c>
       <c r="D34" t="s" s="0">
         <v>114</v>
       </c>
       <c r="E34" t="n" s="0">
-        <v>1.75</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C35" t="s" s="0">
         <v>117</v>
       </c>
       <c r="D35" t="s" s="0">
         <v>118</v>
       </c>
       <c r="E35" t="n" s="0">
-        <v>1.5</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C36" t="s" s="0">
         <v>121</v>
       </c>
       <c r="D36" t="s" s="0">
         <v>122</v>
       </c>
       <c r="E36" t="n" s="0">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C37" t="s" s="0">
         <v>124</v>
       </c>
       <c r="D37" t="s" s="0">
         <v>124</v>
       </c>
       <c r="E37" t="n" s="0">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s" s="0">
         <v>127</v>
       </c>
       <c r="D38" t="s" s="0">
         <v>128</v>
       </c>
       <c r="E38" t="n" s="0">
-        <v>0.99</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C39" t="s" s="0">
         <v>131</v>
       </c>
       <c r="D39" t="s" s="0">
         <v>132</v>
       </c>
       <c r="E39" t="n" s="0">
-        <v>3.46</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C40" t="s" s="0">
         <v>135</v>
       </c>
       <c r="D40" t="s" s="0">
         <v>136</v>
       </c>
       <c r="E40" t="n" s="0">
-        <v>0.85</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C41" t="s" s="0">
         <v>139</v>
       </c>
       <c r="D41" t="s" s="0">
         <v>140</v>
       </c>
       <c r="E41" t="n" s="0">
-        <v>0.0</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s" s="0">
         <v>143</v>
       </c>
       <c r="D42" t="s" s="0">
         <v>144</v>
       </c>
       <c r="E42" t="n" s="0">
-        <v>3.0</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="s" s="0">
         <v>147</v>
       </c>
       <c r="D43" t="s" s="0">
         <v>148</v>
       </c>
       <c r="E43" t="n" s="0">
-        <v>2.14</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s" s="0">
         <v>151</v>
       </c>
       <c r="D44" t="s" s="0">
         <v>152</v>
       </c>
       <c r="E44" t="n" s="0">
-        <v>2.37</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C45" t="s" s="0">
         <v>155</v>
       </c>
       <c r="D45" t="s" s="0">
         <v>156</v>
       </c>
       <c r="E45" t="n" s="0">
-        <v>6.1</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C46" t="s" s="0">
         <v>159</v>
       </c>
       <c r="D46" t="s" s="0">
         <v>160</v>
       </c>
       <c r="E46" t="n" s="0">
-        <v>2.85</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C47" t="s" s="0">
         <v>163</v>
       </c>
       <c r="D47" t="s" s="0">
         <v>164</v>
       </c>
       <c r="E47" t="n" s="0">
-        <v>1.86</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C48" t="s" s="0">
         <v>167</v>
       </c>
       <c r="D48" t="s" s="0">
         <v>168</v>
       </c>
       <c r="E48" t="n" s="0">
-        <v>3.05</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s" s="0">
         <v>171</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>172</v>
       </c>
       <c r="E49" t="n" s="0">
-        <v>2.24</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C50" t="s" s="0">
         <v>175</v>
       </c>
       <c r="D50" t="s" s="0">
         <v>176</v>
       </c>
       <c r="E50" t="n" s="0">
-        <v>4.43</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s" s="0">
         <v>179</v>
       </c>
       <c r="D51" t="s" s="0">
         <v>180</v>
       </c>
       <c r="E51" t="n" s="0">
-        <v>0.71</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C52" t="s" s="0">
         <v>183</v>
       </c>
       <c r="D52" t="s" s="0">
         <v>184</v>
       </c>
       <c r="E52" t="n" s="0">
-        <v>1.93</v>
-[...3 lines deleted...]
-      <c r="A57" s="2" t="s">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="B57" s="2"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C53" t="s" s="0">
+        <v>187</v>
+      </c>
+      <c r="D53" t="s" s="0">
+        <v>188</v>
+      </c>
+      <c r="E53" t="n" s="0">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B58" s="2"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B59" s="2"/>
     </row>
-    <row r="60" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="D61" s="9"/>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B60" s="2"/>
+    </row>
+    <row r="61" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="12"/>
+      <c r="D61" s="12"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A62" s="9" t="s">
-        <v>186</v>
+      <c r="A62" s="10" t="s">
+        <v>192</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
     </row>
-    <row r="63" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A64" s="7" t="str">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+    </row>
+    <row r="64" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64" s="2"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="str">
         <f ca="1">CONCATENATE("©",YEAR(TODAY())," Morgan Stanley.")</f>
         <v>©2020 Morgan Stanley.</v>
       </c>
-      <c r="B64" s="2"/>
-[...4 lines deleted...]
-      </c>
       <c r="B65" s="2"/>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B66" s="2"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B67" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A60:D60"/>
-    <mergeCell ref="A61:D62"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A62:D63"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>