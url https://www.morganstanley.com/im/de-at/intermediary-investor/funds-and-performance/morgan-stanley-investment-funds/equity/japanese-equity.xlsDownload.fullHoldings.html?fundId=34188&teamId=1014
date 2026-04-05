--- v2 (2026-02-18)
+++ v3 (2026-04-05)
@@ -10,86 +10,86 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="195" windowWidth="19155" windowHeight="7425"/>
   </bookViews>
   <sheets>
     <sheet name="Fund Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="193">
   <si>
     <t>Morgan Stanley Investment Management</t>
   </si>
   <si>
     <t>Vehicle Name</t>
   </si>
   <si>
     <t>Fund Name</t>
   </si>
   <si>
     <t xml:space="preserve"> All Fund Holdings | as of 12-Dec-2012</t>
   </si>
   <si>
     <t>SECURITY NAME</t>
   </si>
   <si>
     <t>% OF PORTFOLIO</t>
   </si>
   <si>
     <t>Please consider the investment objective, risks, charges and expenses of the fund carefully before investing. The prospectus contains this and other information about the fund. To obtain a prospectus, download one at morganstanley.com/im. Please read the prospectus carefully before investing.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management (MSIM) is the asset management division of Morgan Stanley.</t>
   </si>
   <si>
     <t>Holdings are as of the date indicated and subject to change. These securities and percentage allocations are only for illustrative purposes and do not constitute, and should not be construed as, investment advice or recommendations with respect to the securities or investments mentioned. There is no assurance that any strategy will achieve its investment objective. Investing involves risks including the possible loss of principal. Please refer to the fund’s prospectus for more complete risk information.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Funds</t>
   </si>
   <si>
     <t xml:space="preserve">Japanese Equity Fund </t>
   </si>
   <si>
-    <t xml:space="preserve"> Alle Positionen | Per 31-Jän-2026</t>
+    <t xml:space="preserve"> Alle Positionen | Per 28-Feb-2026</t>
   </si>
   <si>
     <t>Name des Wertpapiers</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>% Portfolio</t>
   </si>
   <si>
     <t>AMADA CO LTD</t>
   </si>
   <si>
     <t>022631105</t>
   </si>
   <si>
     <t>JP3122800000</t>
   </si>
@@ -411,62 +411,50 @@
   <si>
     <t>OKI ELECTRIC INDS (6703)</t>
   </si>
   <si>
     <t>677997108</t>
   </si>
   <si>
     <t>JP3194000000</t>
   </si>
   <si>
     <t>6657682</t>
   </si>
   <si>
     <t>PANASONIC HOLDINGS CORP</t>
   </si>
   <si>
     <t>576879100</t>
   </si>
   <si>
     <t>JP3866800000</t>
   </si>
   <si>
     <t>6572707</t>
   </si>
   <si>
-    <t>RAKUTEN GROUP INC</t>
-[...10 lines deleted...]
-  <si>
     <t>RENESAS ELECTRONICS CORP (6723)</t>
   </si>
   <si>
     <t>99A99MFR0</t>
   </si>
   <si>
     <t>JP3164720009</t>
   </si>
   <si>
     <t>6635677</t>
   </si>
   <si>
     <t>RESONA HOLDINGS INC (8308)</t>
   </si>
   <si>
     <t>7T83088A9</t>
   </si>
   <si>
     <t>JP3500610005</t>
   </si>
   <si>
     <t>6421553</t>
   </si>
   <si>
     <t>SANKYU (9065)</t>
@@ -507,50 +495,62 @@
   <si>
     <t>SUMITOMO PHARMA CO LTD</t>
   </si>
   <si>
     <t>9T4506117</t>
   </si>
   <si>
     <t>JP3495000006</t>
   </si>
   <si>
     <t>6250865</t>
   </si>
   <si>
     <t>SWCC SHOWA HOLDINGS CO LTD</t>
   </si>
   <si>
     <t>824994107</t>
   </si>
   <si>
     <t>JP3368400002</t>
   </si>
   <si>
     <t>6805481</t>
   </si>
   <si>
+    <t>TAKASHIMAYA CO LTD (8233)</t>
+  </si>
+  <si>
+    <t>873998108</t>
+  </si>
+  <si>
+    <t>JP3456000003</t>
+  </si>
+  <si>
+    <t>6870401</t>
+  </si>
+  <si>
     <t>TOHO CO. (9602)</t>
   </si>
   <si>
     <t>9T9602119</t>
   </si>
   <si>
     <t>JP3598600009</t>
   </si>
   <si>
     <t>6895200</t>
   </si>
   <si>
     <t>TOKIO MARINE HOLDINGS INC</t>
   </si>
   <si>
     <t>7T71500A4</t>
   </si>
   <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>6513126</t>
   </si>
   <si>
     <t>TORAY INDUSTRIES (3402)</t>
@@ -565,50 +565,62 @@
     <t>6897143</t>
   </si>
   <si>
     <t>TOYO INK SC HOLDINGS CO LTD</t>
   </si>
   <si>
     <t>9T4634117</t>
   </si>
   <si>
     <t>JP3606600009</t>
   </si>
   <si>
     <t>6900104</t>
   </si>
   <si>
     <t>UBE CORP</t>
   </si>
   <si>
     <t>903460103</t>
   </si>
   <si>
     <t>JP3158800007</t>
   </si>
   <si>
     <t>6910705</t>
+  </si>
+  <si>
+    <t>YOKOHAMA FINANCIAL GROUP INC</t>
+  </si>
+  <si>
+    <t>99A6MLTT4</t>
+  </si>
+  <si>
+    <t>JP3305990008</t>
+  </si>
+  <si>
+    <t>BD97JW7</t>
   </si>
   <si>
     <t>Portfoliobestände entsprechen dem Stand zum angegebenen Datum und können sich jederzeit ändern. Diese Angaben zu Wertpapieren und prozentualen Allokationen dienen ausschließlich zur Veranschaulichung und sind keine Anlageberatung oder Empfehlung in Bezug auf die angegebenen Wertpapiere oder Anlagen und sollten auch nicht als solche verstanden werden. Es besteht keine Garantie dafür, dass eine Strategie ihr Anlageziel erreicht. Anlagen sind mit Risiken verbunden, die auch einen möglichen Kapitalverlust umfassen. Ausführlichere Risikoinformationen finden Sie im Verkaufsprospekt des Fonds.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Setzen Sie sich bitte gründlich mit dem Anlageziel, den Anlagerisiken sowie den Kosten und Gebühren des Fonds auseinander, bevor Sie eine Anlageentscheidung treffen. Diese und andere Informationen über den Fonds sind im Verkaufsprospekt aufgeführt. Sie erhalten den Verkaufsprospekt als Download unter morganstanley.com/im. Bitte lesen Sie den Verkaufsprospekt vor einer Anlage aufmerksam durch.</t>
   </si>
   <si>
     <t>Morgan Stanley Investment Management („MSIM“) ist die Sparte Vermögensverwaltung von Morgan Stanley.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="0"/>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -976,921 +988,938 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="46.5703125"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="16.0"/>
     <col min="3" max="3" customWidth="true" width="13.85546875"/>
     <col min="4" max="4" customWidth="true" width="14.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
     </row>
     <row r="6" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
     </row>
     <row r="9" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s" s="0">
         <v>14</v>
       </c>
       <c r="D9" t="s" s="0">
         <v>15</v>
       </c>
       <c r="E9" t="s" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C10" t="s" s="0">
         <v>19</v>
       </c>
       <c r="D10" t="s" s="0">
         <v>20</v>
       </c>
       <c r="E10" t="n" s="0">
-        <v>1.03</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s" s="0">
         <v>23</v>
       </c>
       <c r="D11" t="s" s="0">
         <v>24</v>
       </c>
       <c r="E11" t="n" s="0">
-        <v>1.38</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s" s="0">
         <v>27</v>
       </c>
       <c r="D12" t="s" s="0">
         <v>28</v>
       </c>
       <c r="E12" t="n" s="0">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s" s="0">
         <v>31</v>
       </c>
       <c r="D13" t="s" s="0">
         <v>32</v>
       </c>
       <c r="E13" t="n" s="0">
-        <v>1.07</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s" s="0">
         <v>34</v>
       </c>
       <c r="D14" t="s" s="0">
         <v>34</v>
       </c>
       <c r="E14" t="n" s="0">
-        <v>0.87</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s" s="0">
         <v>37</v>
       </c>
       <c r="D15" t="s" s="0">
         <v>38</v>
       </c>
       <c r="E15" t="n" s="0">
-        <v>2.41</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s" s="0">
         <v>41</v>
       </c>
       <c r="D16" t="s" s="0">
         <v>42</v>
       </c>
       <c r="E16" t="n" s="0">
-        <v>1.78</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s" s="0">
         <v>45</v>
       </c>
       <c r="D17" t="s" s="0">
         <v>46</v>
       </c>
       <c r="E17" t="n" s="0">
-        <v>1.54</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s" s="0">
         <v>49</v>
       </c>
       <c r="D18" t="s" s="0">
         <v>50</v>
       </c>
       <c r="E18" t="n" s="0">
-        <v>5.12</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s" s="0">
         <v>53</v>
       </c>
       <c r="D19" t="s" s="0">
         <v>54</v>
       </c>
       <c r="E19" t="n" s="0">
-        <v>7.67</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s" s="0">
         <v>57</v>
       </c>
       <c r="D20" t="s" s="0">
         <v>58</v>
       </c>
       <c r="E20" t="n" s="0">
-        <v>2.07</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s" s="0">
         <v>61</v>
       </c>
       <c r="D21" t="s" s="0">
         <v>62</v>
       </c>
       <c r="E21" t="n" s="0">
-        <v>1.08</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s" s="0">
         <v>65</v>
       </c>
       <c r="D22" t="s" s="0">
         <v>66</v>
       </c>
       <c r="E22" t="n" s="0">
-        <v>2.23</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s" s="0">
         <v>69</v>
       </c>
       <c r="D23" t="s" s="0">
         <v>70</v>
       </c>
       <c r="E23" t="n" s="0">
-        <v>1.06</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s" s="0">
         <v>73</v>
       </c>
       <c r="D24" t="s" s="0">
         <v>74</v>
       </c>
       <c r="E24" t="n" s="0">
-        <v>1.35</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s" s="0">
         <v>77</v>
       </c>
       <c r="D25" t="s" s="0">
         <v>78</v>
       </c>
       <c r="E25" t="n" s="0">
-        <v>2.04</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s" s="0">
         <v>81</v>
       </c>
       <c r="D26" t="s" s="0">
         <v>82</v>
       </c>
       <c r="E26" t="n" s="0">
-        <v>1.93</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s" s="0">
         <v>85</v>
       </c>
       <c r="D27" t="s" s="0">
         <v>86</v>
       </c>
       <c r="E27" t="n" s="0">
-        <v>2.5</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s" s="0">
         <v>89</v>
       </c>
       <c r="D28" t="s" s="0">
         <v>90</v>
       </c>
       <c r="E28" t="n" s="0">
-        <v>5.8</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C29" t="s" s="0">
         <v>93</v>
       </c>
       <c r="D29" t="s" s="0">
         <v>94</v>
       </c>
       <c r="E29" t="n" s="0">
-        <v>5.96</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s" s="0">
         <v>97</v>
       </c>
       <c r="D30" t="s" s="0">
         <v>98</v>
       </c>
       <c r="E30" t="n" s="0">
-        <v>3.26</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C31" t="s" s="0">
         <v>101</v>
       </c>
       <c r="D31" t="s" s="0">
         <v>102</v>
       </c>
       <c r="E31" t="n" s="0">
-        <v>2.45</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C32" t="s" s="0">
         <v>105</v>
       </c>
       <c r="D32" t="s" s="0">
         <v>106</v>
       </c>
       <c r="E32" t="n" s="0">
-        <v>1.77</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C33" t="s" s="0">
         <v>109</v>
       </c>
       <c r="D33" t="s" s="0">
         <v>110</v>
       </c>
       <c r="E33" t="n" s="0">
-        <v>2.46</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C34" t="s" s="0">
         <v>113</v>
       </c>
       <c r="D34" t="s" s="0">
         <v>114</v>
       </c>
       <c r="E34" t="n" s="0">
-        <v>1.75</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C35" t="s" s="0">
         <v>117</v>
       </c>
       <c r="D35" t="s" s="0">
         <v>118</v>
       </c>
       <c r="E35" t="n" s="0">
-        <v>1.5</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C36" t="s" s="0">
         <v>121</v>
       </c>
       <c r="D36" t="s" s="0">
         <v>122</v>
       </c>
       <c r="E36" t="n" s="0">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C37" t="s" s="0">
         <v>124</v>
       </c>
       <c r="D37" t="s" s="0">
         <v>124</v>
       </c>
       <c r="E37" t="n" s="0">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s" s="0">
         <v>127</v>
       </c>
       <c r="D38" t="s" s="0">
         <v>128</v>
       </c>
       <c r="E38" t="n" s="0">
-        <v>0.99</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C39" t="s" s="0">
         <v>131</v>
       </c>
       <c r="D39" t="s" s="0">
         <v>132</v>
       </c>
       <c r="E39" t="n" s="0">
-        <v>3.46</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C40" t="s" s="0">
         <v>135</v>
       </c>
       <c r="D40" t="s" s="0">
         <v>136</v>
       </c>
       <c r="E40" t="n" s="0">
-        <v>0.85</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C41" t="s" s="0">
         <v>139</v>
       </c>
       <c r="D41" t="s" s="0">
         <v>140</v>
       </c>
       <c r="E41" t="n" s="0">
-        <v>0.0</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s" s="0">
         <v>143</v>
       </c>
       <c r="D42" t="s" s="0">
         <v>144</v>
       </c>
       <c r="E42" t="n" s="0">
-        <v>3.0</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="s" s="0">
         <v>147</v>
       </c>
       <c r="D43" t="s" s="0">
         <v>148</v>
       </c>
       <c r="E43" t="n" s="0">
-        <v>2.14</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s" s="0">
         <v>151</v>
       </c>
       <c r="D44" t="s" s="0">
         <v>152</v>
       </c>
       <c r="E44" t="n" s="0">
-        <v>2.37</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C45" t="s" s="0">
         <v>155</v>
       </c>
       <c r="D45" t="s" s="0">
         <v>156</v>
       </c>
       <c r="E45" t="n" s="0">
-        <v>6.1</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C46" t="s" s="0">
         <v>159</v>
       </c>
       <c r="D46" t="s" s="0">
         <v>160</v>
       </c>
       <c r="E46" t="n" s="0">
-        <v>2.85</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C47" t="s" s="0">
         <v>163</v>
       </c>
       <c r="D47" t="s" s="0">
         <v>164</v>
       </c>
       <c r="E47" t="n" s="0">
-        <v>1.86</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C48" t="s" s="0">
         <v>167</v>
       </c>
       <c r="D48" t="s" s="0">
         <v>168</v>
       </c>
       <c r="E48" t="n" s="0">
-        <v>3.05</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s" s="0">
         <v>171</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>172</v>
       </c>
       <c r="E49" t="n" s="0">
-        <v>2.24</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C50" t="s" s="0">
         <v>175</v>
       </c>
       <c r="D50" t="s" s="0">
         <v>176</v>
       </c>
       <c r="E50" t="n" s="0">
-        <v>4.43</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s" s="0">
         <v>179</v>
       </c>
       <c r="D51" t="s" s="0">
         <v>180</v>
       </c>
       <c r="E51" t="n" s="0">
-        <v>0.71</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C52" t="s" s="0">
         <v>183</v>
       </c>
       <c r="D52" t="s" s="0">
         <v>184</v>
       </c>
       <c r="E52" t="n" s="0">
-        <v>1.93</v>
-[...3 lines deleted...]
-      <c r="A57" s="2" t="s">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="B57" s="2"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C53" t="s" s="0">
+        <v>187</v>
+      </c>
+      <c r="D53" t="s" s="0">
+        <v>188</v>
+      </c>
+      <c r="E53" t="n" s="0">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B58" s="2"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B59" s="2"/>
     </row>
-    <row r="60" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="D61" s="9"/>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B60" s="2"/>
+    </row>
+    <row r="61" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="12"/>
+      <c r="D61" s="12"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A62" s="9" t="s">
-        <v>186</v>
+      <c r="A62" s="10" t="s">
+        <v>192</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
     </row>
-    <row r="63" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A64" s="7" t="str">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+    </row>
+    <row r="64" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64" s="2"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="str">
         <f ca="1">CONCATENATE("©",YEAR(TODAY())," Morgan Stanley.")</f>
         <v>©2020 Morgan Stanley.</v>
       </c>
-      <c r="B64" s="2"/>
-[...4 lines deleted...]
-      </c>
       <c r="B65" s="2"/>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B66" s="2"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B67" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A60:D60"/>
-    <mergeCell ref="A61:D62"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A62:D63"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>